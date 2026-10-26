--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -19,53 +19,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Read Me" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Agent Quick-Start" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Nutrition Label" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Data Dictionary" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="Leads" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="Call Sheet" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Show a Friend" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Leads'!$A$1:$CD$11</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'Call Sheet'!$A$1:$V$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Leads'!$A$1:$CU$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Call Sheet'!$A$1:$X$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Call Sheet'!$A$1:$X$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0.#"/>
   </numFmts>
   <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
@@ -602,1569 +602,3579 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F64"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>GoodLeads — Formation-Timed Lead Intelligence</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>State: CO · Records: 10 · Generated: 2026-09-05 09:00 UTC · Source: goodleads.club</t>
+          <t>State: CO · Records: 11 · Generated: 2026-09-05 09:00 UTC · Source: goodleads.club</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Licensed to: Sample file — every record on this sheet is synthetic · Order: GL-SAMPLE-CO-HOME-SERVICES</t>
         </is>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Total leads</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Phone + email</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Valid emails (ZeroBounce)</t>
+          <t>Valid emails</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Mobile-typed phones</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>“On Fire” priority</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Formed in the last 7 days</t>
         </is>
       </c>
     </row>
     <row r="6" ht="28" customHeight="1">
       <c r="A6" s="4" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C6" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D6" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E6" s="4" t="n">
         <v>2</v>
       </c>
       <c r="F6" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Coverage &amp; fill</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Total records</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>Records with a phone number</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Records with an email address</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>Records with both</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Phone fill rate</t>
         </is>
       </c>
       <c r="B13" s="9" t="n">
-        <v>0.7</v>
+        <v>0.7272727272727273</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>Email fill rate</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
-        <v>0.6</v>
+        <v>0.6363636363636364</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Both phone and email</t>
         </is>
       </c>
       <c r="B15" s="9" t="n">
-        <v>0.5</v>
+        <v>0.5454545454545454</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Reachability tier — “Can we reach them?”</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Phone validity, email deliverability, and inbox activity combined. Work On Fire first.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B19" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C19" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="12" t="inlineStr">
         <is>
-          <t>On Fire</t>
+          <t>Hot</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C20" s="9" t="n">
-        <v>0.2</v>
+        <v>0.2727272727272727</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="13" t="inlineStr">
         <is>
-          <t>Very Hot</t>
+          <t>On Fire</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>2</v>
       </c>
       <c r="C21" s="10" t="n">
-        <v>0.2</v>
+        <v>0.1818181818181818</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="12" t="inlineStr">
         <is>
-          <t>Hot</t>
+          <t>Very Hot</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>2</v>
       </c>
       <c r="C22" s="9" t="n">
-        <v>0.2</v>
+        <v>0.1818181818181818</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>(unscored)</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>2</v>
       </c>
       <c r="C23" s="10" t="n">
-        <v>0.2</v>
+        <v>0.1818181818181818</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="12" t="inlineStr">
         <is>
           <t>Cold</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C24" s="9" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Warm</t>
         </is>
       </c>
       <c r="B25" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C25" s="10" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Decision-maker mix — “Is this the right person?”</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>Decision Maker = strong signal we found the right contact (officer role, address match, name signals align).</t>
+          <t>Decision Maker = strong signal we found the right contact. Work the highest tier first.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B29" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C29" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="12" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>7</v>
       </c>
       <c r="C30" s="9" t="n">
-        <v>0.7</v>
+        <v>0.6363636363636364</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="13" t="inlineStr">
         <is>
           <t>Likely Decision Maker</t>
         </is>
       </c>
       <c r="B31" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C31" s="10" t="n">
-        <v>0.2</v>
+        <v>0.2727272727272727</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="12" t="inlineStr">
         <is>
           <t>Probable Contact</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C32" s="9" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Email deliverability (ZeroBounce)</t>
+          <t>Email deliverability</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>Validation status on every primary email. “valid” is send-safe.</t>
+          <t>We check every primary email for deliverability. “valid” is send-safe.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B36" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C36" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="12" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="9" t="n">
-        <v>0.5</v>
+        <v>0.5454545454545454</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>(not validated)</t>
         </is>
       </c>
       <c r="B38" s="8" t="n">
         <v>4</v>
       </c>
       <c r="C38" s="10" t="n">
-        <v>0.4</v>
+        <v>0.3636363636363636</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="12" t="inlineStr">
         <is>
           <t>catch-all</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C39" s="9" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Phone-type mix</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>Mobile phones are SMS-capable and answer more often than landlines.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B43" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C43" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="12" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C44" s="9" t="n">
-        <v>0.5</v>
+        <v>0.5454545454545454</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="13" t="inlineStr">
         <is>
           <t>(unknown)</t>
         </is>
       </c>
       <c r="B45" s="8" t="n">
         <v>3</v>
       </c>
       <c r="C45" s="10" t="n">
-        <v>0.3</v>
+        <v>0.2727272727272727</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="12" t="inlineStr">
         <is>
           <t>landline</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C46" s="9" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>voip</t>
         </is>
       </c>
       <c r="B47" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C47" s="10" t="n">
-        <v>0.1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Property classification at the business address</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>Residential is often the owner's home — common for brand-new businesses and a strong direct-mail target.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B51" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C51" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="12" t="inlineStr">
         <is>
-          <t>Commercial</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C52" s="9" t="n">
-        <v>0.5</v>
+        <v>0.7272727272727273</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="13" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Commercial</t>
         </is>
       </c>
       <c r="B53" s="8" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C53" s="10" t="n">
-        <v>0.5</v>
+        <v>0.2727272727272727</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Formation freshness</t>
+          <t>Business origin — “Is this a brand-new business?”</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>Days from state filing to this file. The fresher the record, the earlier you are in the buying window.</t>
+          <t>A new location of an existing business needs lines, banking and insurance here now; a business formed out of state is a new business with a home-state address on paper.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B57" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C57" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="12" t="inlineStr">
         <is>
-          <t>Filed in the last 7 days</t>
+          <t>Newly formed in Colorado</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C58" s="9" t="n">
-        <v>0.1</v>
+        <v>0.9090909090909091</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="13" t="inlineStr">
         <is>
-          <t>8–30 days</t>
+          <t>New location of an existing business</t>
         </is>
       </c>
       <c r="B59" s="8" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C59" s="10" t="n">
-        <v>0.9</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>Industry mix (top 15)</t>
+          <t>Formation freshness</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>Industry classification from the business name and filing signals.</t>
+          <t>Days from state filing to this file. The fresher the record, the earlier you are in the buying window.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="11" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="B63" s="11" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C63" s="11" t="inlineStr">
         <is>
           <t>% of leads</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="12" t="inlineStr">
         <is>
+          <t>Filed in the last 7 days</t>
+        </is>
+      </c>
+      <c r="B64" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="C64" s="9" t="n">
+        <v>0.1818181818181818</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="13" t="inlineStr">
+        <is>
+          <t>8–30 days</t>
+        </is>
+      </c>
+      <c r="B65" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="C65" s="10" t="n">
+        <v>0.8181818181818182</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="inlineStr">
+        <is>
+          <t>Industry mix (top 15)</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Industry classification, standardized across every state we cover.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="11" t="inlineStr">
+        <is>
+          <t>Value</t>
+        </is>
+      </c>
+      <c r="B69" s="11" t="inlineStr">
+        <is>
+          <t>Count</t>
+        </is>
+      </c>
+      <c r="C69" s="11" t="inlineStr">
+        <is>
+          <t>% of leads</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="12" t="inlineStr">
+        <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="B64" s="6" t="n">
-[...2 lines deleted...]
-      <c r="C64" s="9" t="n">
+      <c r="B70" s="6" t="n">
+        <v>11</v>
+      </c>
+      <c r="C70" s="9" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="100" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Read Me — your GoodLeads file</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="14" t="inlineStr">
         <is>
-          <t>10 records · CO · filed 2026-08-15 to 2026-09-01 · generated 2026-09-05</t>
+          <t>11 records · CO · filed 2026-08-13 to 2026-09-01 · generated 2026-09-05 · file layout 3</t>
         </is>
       </c>
     </row>
     <row r="4" ht="64" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>What this file is</t>
         </is>
       </c>
       <c r="B4" s="15" t="inlineStr">
         <is>
           <t>Verified contact records on newly formed CO businesses, sourced directly from the state filing registry. Each row is one new business and the person who can authorize a purchase — with two scores that tell you who to call first, and a per-row count of how many days after filing you are getting it.</t>
         </is>
       </c>
     </row>
-    <row r="5" ht="48" customHeight="1">
+    <row r="5" ht="80" customHeight="1">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Your first ten minutes</t>
+          <t>Just started only</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
-          <t>1. Import the Leads tab into your CRM, or print the Call Sheet. 2. Start at the top. The file arrives sorted for reach — records with a phone and an email first, then by reachability score. 3. As you work, send the lead_ref of anything that looks wrong to hello@goodleads.club.</t>
-[...3 lines deleted...]
-    <row r="6" ht="64" customHeight="1">
+          <t>9 rows are businesses just started in Colorado. 2 rows are existing businesses with a new filing — companies opening a location here, local owners who formed their company in another state, businesses back in business, established businesses under a new entity, moved, or with a new trade name — in this file because you asked for them (the default list is Just started only); they are named in the lead_class column so you can filter them in or out in one click.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="96" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>The two tiers</t>
+          <t>What kind of filing each record is</t>
         </is>
       </c>
       <c r="B6" s="15" t="inlineStr">
         <is>
-          <t>Two questions decide who you call first. Can you reach them? That is the Reachability tier (column reachability_tier): On Fire, Very Hot, Hot, Warm, Cold — Withheld means do not dial. Is this the right person? That is the Contact Relevance tier (column contact_relevance_tier): Decision Maker down to Unlikely Decision Maker. Work the highest tiers first.</t>
+          <t>Every record carries lead_class. This file is new businesses only unless you chose otherwise: a new business is one that did not exist before its filing — Just started. Existing businesses that Colorado published a fresh event about — registered here from another state, changed legal form, reactivated, moved, took a new name — are labeled, never mixed in silently, and are sold as their own list. A business that closed after we delivered it stays out of your next file and shows as dissolved on its record page. The Nutrition Label counts the mix in this exact file.</t>
         </is>
       </c>
     </row>
     <row r="7" ht="48" customHeight="1">
       <c r="A7" s="5" t="inlineStr">
         <is>
+          <t>Your first ten minutes</t>
+        </is>
+      </c>
+      <c r="B7" s="15" t="inlineStr">
+        <is>
+          <t>1. Import the Leads tab into your CRM, or work the Call Sheet. 2. Start at the top. The file arrives sorted for reach — records with a phone and an email first, then by reachability score. 3. As you work, send the lead_ref of anything that looks wrong to hello@goodleads.club.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="64" customHeight="1">
+      <c r="A8" s="5" t="inlineStr">
+        <is>
+          <t>The two tiers</t>
+        </is>
+      </c>
+      <c r="B8" s="15" t="inlineStr">
+        <is>
+          <t>Two questions decide who you call first. Can you reach them? That is the Reachability tier (column reachability_tier): On Fire, Very Hot, Hot, Warm, Cold — Withheld means do not dial. Is this the right person? That is the Contact Relevance tier (column contact_relevance_tier): Decision Maker down to Unlikely Decision Maker. Work the highest tiers first.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="48" customHeight="1">
+      <c r="A9" s="5" t="inlineStr">
+        <is>
           <t>Freshness, on every row</t>
         </is>
       </c>
-      <c r="B7" s="15" t="inlineStr">
+      <c r="B9" s="15" t="inlineStr">
         <is>
           <t>Every row tells you how fresh it is. filed_date is the day the business appeared in the state registry; days_filing_to_delivery is how many days later this file was built. New businesses buy in their first weeks. No other vendor prints this number — because no other vendor can.</t>
         </is>
       </c>
     </row>
-    <row r="8" ht="96" customHeight="1">
-      <c r="A8" s="5" t="inlineStr">
+    <row r="10" ht="96" customHeight="1">
+      <c r="A10" s="5" t="inlineStr">
         <is>
           <t>What 'verified' means</t>
         </is>
       </c>
-      <c r="B8" s="15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="5" t="inlineStr">
+      <c r="B10" s="15" t="inlineStr">
+        <is>
+          <t>The proof travels with each record instead of staying on a dashboard: email_deliverability_status is the deliverability verdict on the email (valid is send-safe), email_active_in_days shows how recently that inbox was used, and phone_type tells you mobile or landline before you dial. Send-dangerous emails — invalid, spam traps, abuse inboxes, do-not-mail — are scrubbed before this file is built: if an email is here, it passed. Most vendors strip these signals from the export; ours ship in the file.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="144" customHeight="1">
+      <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Tabs in this file</t>
         </is>
       </c>
-      <c r="B9" s="15" t="inlineStr">
+      <c r="B11" s="15" t="inlineStr">
         <is>
           <t>Here to work leads? Go straight to Call Sheet (dialing) or Leads (CRM import). Everything else explains and backs up what is in them.
 Summary — coverage, fill rates, and tier mix, all computed from this file.
 Read Me — this orientation.
 Agent Quick-Start — a field guide for AI agents: identity keys, CRM field mapping, and how to work the scores.
 Nutrition Label — per-column fill rates and known limitations for this exact file.
 Data Dictionary — every column: what it means, its values, and a live example.
 Leads — the full record set with every intelligence column. Built for CRM import and filtering.
 Call Sheet — the same records trimmed to what a rep needs on a call block. Built for dialing.
 Show a Friend — a masked sample that is safe to pass along. The freshness is real; the contacts stay yours.</t>
         </is>
       </c>
     </row>
-    <row r="10" ht="48" customHeight="1">
-      <c r="A10" s="5" t="inlineStr">
+    <row r="12" ht="48" customHeight="1">
+      <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Fill rates</t>
         </is>
       </c>
-      <c r="B10" s="15" t="inlineStr">
+      <c r="B12" s="15" t="inlineStr">
         <is>
           <t>Not every days-old business has a findable phone or email yet — a vendor claiming 100% is padding. The Summary tab shows exactly what share of these records carry a phone (phone_primary) and an email (email_primary) — computed from this file, not a brochure.</t>
         </is>
       </c>
     </row>
-    <row r="11" ht="64" customHeight="1">
-      <c r="A11" s="5" t="inlineStr">
+    <row r="13" ht="64" customHeight="1">
+      <c r="A13" s="5" t="inlineStr">
         <is>
           <t>The GoodLeads Data Guarantee</t>
         </is>
       </c>
-      <c r="B11" s="15" t="inlineStr">
+      <c r="B13" s="15" t="inlineStr">
         <is>
           <t>If a record we delivered is factually wrong — a send-safe email that hard-bounces, a delivered phone that's disconnected, a contact who isn't connected to the business — flag it in this file within 30 days and we'll verify it and replace it free. The guarantee covers the accuracy of our data, not the outcome of your outreach: a lead who answers and passes is a working record.</t>
         </is>
       </c>
     </row>
-    <row r="12" ht="34" customHeight="1">
-      <c r="A12" s="5" t="inlineStr">
+    <row r="14" ht="34" customHeight="1">
+      <c r="A14" s="5" t="inlineStr">
         <is>
           <t>How to flag a record</t>
         </is>
       </c>
-      <c r="B12" s="15" t="inlineStr">
+      <c r="B14" s="15" t="inlineStr">
         <is>
           <t>Send its lead_ref to hello@goodleads.club with a line on what is wrong. We verify and replace per the guarantee above.</t>
-        </is>
-[...22 lines deleted...]
-          <t>Working with an AI agent? Hand it this file and point it at the Agent Quick-Start tab — it is written for agents, not people. Want your agent querying the dataset live? Ask us: hello@goodleads.club.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="34" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
+          <t>Your records are yours</t>
+        </is>
+      </c>
+      <c r="B15" s="15" t="inlineStr">
+        <is>
+          <t>Buy a file and the records are yours — re-download anytime, in any format (CSV, XLSX, or JSON), and push them straight to your CRM. No export credits, no caps, no expiry.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="48" customHeight="1">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <t>Your AI agent</t>
+        </is>
+      </c>
+      <c r="B16" s="15" t="inlineStr">
+        <is>
+          <t>Working with an AI agent? Hand it this file and point it at the Agent Quick-Start tab — it is written for agents, not people. Want your agent querying the dataset live? Ask us: hello@goodleads.club.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="34" customHeight="1">
+      <c r="A17" s="5" t="inlineStr">
+        <is>
           <t>Support</t>
         </is>
       </c>
-      <c r="B15" s="15" t="inlineStr">
+      <c r="B17" s="15" t="inlineStr">
         <is>
           <t>Questions about any record? Send its lead_ref (for example GL-CO-00412) to hello@goodleads.club and we will pull the full record.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C45"/>
+  <dimension ref="A1:E116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
-    <col width="44" customWidth="1" min="2" max="2"/>
-    <col width="70" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="44" customWidth="1" min="3" max="3"/>
+    <col width="40" customWidth="1" min="4" max="4"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Agent Quick-Start — a field guide for AI agents</t>
         </is>
       </c>
     </row>
-    <row r="3" ht="64" customHeight="1">
+    <row r="3" ht="96" customHeight="1">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Read this first</t>
+          <t>What this file is</t>
         </is>
       </c>
       <c r="B3" s="15" t="inlineStr">
         <is>
-          <t>You are an AI agent; a customer handed you this file and asked you to load these records into a CRM, dialer, or marketing platform. This tab is your prompt — everything you need is below or on the Data Dictionary tab, the authoritative field-by-field reference. The other prose tabs are written for humans; skip them.</t>
+          <t>You are an AI agent. A customer handed you this file and asked you to load these records into a CRM, dialer, or marketing platform. This is a file of 11 new CO business records. The file layout version is 3. This tab is your complete brief. The Data Dictionary tab is the field-by-field reference. Every data tab (Leads, Call Sheet) keeps lead_ref and entity_name frozen in columns A-B. The file arrives sorted for reach — records with a phone and an email first, then by reachability score. Import from Leads (the full column set). Call Sheet is a trimmed human view to dial from. It is not an import source.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="80" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Identity keys</t>
+          <t>Keys and dedup</t>
         </is>
       </c>
       <c r="B4" s="15" t="inlineStr">
         <is>
-          <t>lead_ref is the persistent record key (format GL-STATE-NUMBER) — map it into the CRM as the external ID; it identifies the record forever and is the reconciliation key for anything you send back. contact_ref identifies the person (GLC-NUMBER): the same person carries the same contact_ref across several businesses, so dedup contacts on it. state_entity_id is the state's own filing number — the bridge to the public record.</t>
-[...3 lines deleted...]
-    <row r="5" ht="64" customHeight="1">
+          <t>Use lead_ref as the record key. lead_ref has the format GL-STATE-NUMBER and never changes. Never alter lead_ref. Use contact_ref as the person key. contact_ref has the format GLC-NUMBER. The same person carries the same contact_ref across businesses. One row is one business and one contact. lead_ref repeats when a business has two contacts. Dedup businesses on lead_ref. Dedup people on contact_ref. state_entity_id is the state's own filing number; pair it with state to find the public record. Never match records on business name.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="34" customHeight="1">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Layout invariants</t>
+          <t>Populated and blank columns</t>
         </is>
       </c>
       <c r="B5" s="15" t="inlineStr">
         <is>
-          <t>Every data tab (Leads, Call Sheet) keeps lead_ref and entity_name frozen in columns A-B. The file arrives sorted for reach — records with a phone and an email first, then by reachability score. Import from Leads (the full column set); Call Sheet is a trimmed human view, not an import source.</t>
-[...3 lines deleted...]
-    <row r="6" ht="80" customHeight="1">
+          <t>No column is blank by design in this file. A phone or an email is blank only when we did not find one. Every column is filled when we found a value and blank when we did not.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="128" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>The three scores</t>
+          <t>Hard rules</t>
         </is>
       </c>
       <c r="B6" s="15" t="inlineStr">
         <is>
-          <t>Three 0-100 scores, each with a named tier: reachability_tier answers 'can you reach them?' (On Fire / Very Hot / Hot / Warm / Cold; Withheld = do not dial), contact_relevance_tier answers 'is this the right person?', contact_confidence_tier answers 'is this a real, current person?'. Do not combine them: sort by reachability_tier, break ties with contact_relevance_tier. A blank score means not scored — treat it as no signal, not a low score.</t>
-[...10 lines deleted...]
-      <c r="C8" s="17" t="n"/>
+          <t>If a cell is blank, treat the value as not found. Never read a blank as zero, false or no.
+If you filter or compare an enum column, match the exact string. Enum values are case-sensitive. The Allowed values column below lists them.
+If reachability_tier is Withheld, do not contact the record.
+If a score or tier is blank, treat it as not scored. A blank is no signal, not a low score.
+If you send email, send only when email_deliverability_status is valid. Do not send to any other value.
+phone_primary is E.164 (+1XXXXXXXXXX). Pass it to dialers and SMS tools unchanged.
+If you send SMS, use only numbers where phone_type is mobile.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="80" customHeight="1">
+      <c r="A7" s="5" t="inlineStr">
+        <is>
+          <t>Do not assume or invent</t>
+        </is>
+      </c>
+      <c r="B7" s="15" t="inlineStr">
+        <is>
+          <t>Do not invent a value for a blank cell.
+Do not copy a value from one column into another.
+Do not change the case of an enum value.
+Do not match records on business name.
+Do not assume a column exists that the field map below does not list.</t>
+        </is>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" s="18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A9" s="16" t="inlineStr">
+        <is>
+          <t>Field map — one row per column in this file (99)</t>
+        </is>
+      </c>
+      <c r="B9" s="17" t="n"/>
+      <c r="C9" s="17" t="n"/>
+      <c r="D9" s="17" t="n"/>
+      <c r="E9" s="17" t="n"/>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...11 lines deleted...]
-          <t>The round-trip key. Map it into a custom field and quote it in any feedback or question.</t>
+      <c r="A10" s="18" t="inlineStr">
+        <is>
+          <t>Column</t>
+        </is>
+      </c>
+      <c r="B10" s="18" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C10" s="18" t="inlineStr">
+        <is>
+          <t>Allowed values</t>
+        </is>
+      </c>
+      <c r="D10" s="18" t="inlineStr">
+        <is>
+          <t>What blank means</t>
+        </is>
+      </c>
+      <c r="E10" s="18" t="inlineStr">
+        <is>
+          <t>Suggested CRM field</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
-[...6 lines deleted...]
-          <t>Company / Account Name</t>
+      <c r="A11" s="5" t="inlineStr">
+        <is>
+          <t>SOS Filing</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>entity_type</t>
+          <t>lead_ref</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Business Structure (custom)</t>
-[...4 lines deleted...]
-          <t>LLC, Corporation, LP — varies by state.</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C12" s="15" t="n"/>
+      <c r="D12" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E12" s="15" t="inlineStr">
+        <is>
+          <t>External ID / Source ID</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>state</t>
+          <t>entity_name</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>State / Region</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C13" s="15" t="n"/>
+      <c r="D13" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E13" s="15" t="inlineStr">
+        <is>
+          <t>Company / Account Name</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>formation_date</t>
+          <t>trade_name</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Custom date field</t>
-[...4 lines deleted...]
-          <t>Fresher records are earlier in the buying window.</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C14" s="15" t="n"/>
+      <c r="D14" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E14" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>days_filing_to_delivery</t>
+          <t>entity_type</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Custom number field</t>
+          <t>enum</t>
         </is>
       </c>
       <c r="C15" s="15" t="inlineStr">
         <is>
-          <t>Days from state filing to this file — the freshness of every record.</t>
+          <t>COOP | CORP | LLC | LLLP | LLP | LP | NONPROFIT | OTHER | PARTNERSHIP | PC | PLLC | SOLE_PROP</t>
+        </is>
+      </c>
+      <c r="D15" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E15" s="15" t="inlineStr">
+        <is>
+          <t>Business Structure (custom)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>principal_address</t>
+          <t>entity_is_foreign</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Street Address</t>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C16" s="15" t="n"/>
+      <c r="D16" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E16" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>principal_city</t>
+          <t>business_origin</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>City</t>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C17" s="15" t="inlineStr">
+        <is>
+          <t>Holding or institutional vehicle | New business, formed out of state | New location of an existing business | Newly formed in Colorado | Newly formed in Connecticut | Newly formed in Florida | Newly formed in New York | Newly formed in Oregon | Newly formed in Texas | Newly formed in Virginia</t>
+        </is>
+      </c>
+      <c r="D17" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E17" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>principal_zip</t>
+          <t>home_state</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Postal Code</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C18" s="15" t="n"/>
+      <c r="D18" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E18" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>country</t>
+          <t>has_federal_tax_id</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Country</t>
-[...4 lines deleted...]
-          <t>Always US.</t>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C19" s="15" t="n"/>
+      <c r="D19" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E19" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>msa_name</t>
+          <t>federal_tax_id</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Metro Area (custom)</t>
-[...4 lines deleted...]
-          <t>Territory roll-ups.</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C20" s="15" t="n"/>
+      <c r="D20" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E20" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>county_name</t>
+          <t>federal_tax_id_status</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>County (custom)</t>
+          <t>enum</t>
         </is>
       </c>
       <c r="C21" s="15" t="inlineStr">
         <is>
-          <t>The territory unit most sales teams carve by.</t>
+          <t>Applied for | Assigned | Not applicable | Not listed</t>
+        </is>
+      </c>
+      <c r="D21" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E21" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>industry_sector</t>
+          <t>filing_kind</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Industry (broad)</t>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C22" s="15" t="inlineStr">
+        <is>
+          <t>address_change | conversion | dissolution | formation | name_change | registration | reinstatement</t>
+        </is>
+      </c>
+      <c r="D22" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E22" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>industry_name</t>
+          <t>lead_class</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Industry (specific)</t>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C23" s="15" t="inlineStr">
+        <is>
+          <t>Back in business | Established business, new entity | Just started | Moved | New to Colorado | New to Connecticut | New to Florida | New to New York | New to Oregon | New to Texas | New to Virginia | New trade name</t>
+        </is>
+      </c>
+      <c r="D23" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E23" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>sic_4_digit</t>
+          <t>new_business_tier</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>SIC</t>
+          <t>enum</t>
         </is>
       </c>
       <c r="C24" s="15" t="inlineStr">
         <is>
-          <t>Common in financial and insurance systems.</t>
+          <t>Confirmed new | Established | Likely established | Likely new | Uncertain</t>
+        </is>
+      </c>
+      <c r="D24" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E24" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>naics_6_digit</t>
+          <t>new_business_reason</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>NAICS</t>
-[...4 lines deleted...]
-          <t>Fits most CRM industry pickers.</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C25" s="15" t="n"/>
+      <c r="D25" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E25" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>contact_name</t>
+          <t>last_event</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Contact Full Name</t>
-[...4 lines deleted...]
-          <t>first_name and last_name carry the split when the CRM wants separate fields.</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C26" s="15" t="n"/>
+      <c r="D26" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E26" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>first_name</t>
+          <t>last_event_date</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Contact First Name</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C27" s="15" t="n"/>
+      <c r="D27" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E27" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>last_name</t>
+          <t>prior_entity_ref</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Contact Last Name</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C28" s="15" t="n"/>
+      <c r="D28" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E28" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>contact_ref</t>
+          <t>prior_entity_formation_date</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Contact External ID (custom)</t>
-[...4 lines deleted...]
-          <t>Same person = same contact_ref across businesses — dedup contacts on it.</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C29" s="15" t="n"/>
+      <c r="D29" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E29" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>role_title</t>
+          <t>entity_is_professional</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Contact Title / Role</t>
-[...4 lines deleted...]
-          <t>Blank where the state does not publish titles.</t>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C30" s="15" t="n"/>
+      <c r="D30" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E30" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>phone_primary</t>
+          <t>entity_is_nonprofit</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Phone (primary)</t>
-[...4 lines deleted...]
-          <t>E.164 format (+1XXXXXXXXXX) — paste-ready for dialers and SMS.</t>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C31" s="15" t="n"/>
+      <c r="D31" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E31" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>phone_type</t>
+          <t>entity_is_public_benefit</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Phone Type (custom picklist)</t>
-[...4 lines deleted...]
-          <t>Route SMS to mobile only.</t>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C32" s="15" t="n"/>
+      <c r="D32" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E32" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>phone_2</t>
+          <t>status</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Backup Mobile (custom)</t>
+          <t>enum</t>
         </is>
       </c>
       <c r="C33" s="15" t="inlineStr">
         <is>
-          <t>phone_2 is the verified mobile backup — blank unless a second number passed the evidence bar.</t>
+          <t>active | converted | delinquent | dissolved | merged | noncompliant | unknown | withdrawn</t>
+        </is>
+      </c>
+      <c r="D33" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E33" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>email_primary</t>
+          <t>state</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Email (primary)</t>
+          <t>enum</t>
         </is>
       </c>
       <c r="C34" s="15" t="inlineStr">
         <is>
-          <t>Send only when zb_email_status is valid.</t>
+          <t>CO | CT | FL | NY | OR | TX | VA</t>
+        </is>
+      </c>
+      <c r="D34" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E34" s="15" t="inlineStr">
+        <is>
+          <t>State / Region</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>zb_email_status</t>
+          <t>state_entity_id</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Email Validation Status (custom)</t>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C35" s="15" t="n"/>
+      <c r="D35" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E35" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>email_active_in_days</t>
+          <t>formation_date</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Inbox Recency (custom number)</t>
-[...4 lines deleted...]
-          <t>Lower is fresher.</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C36" s="15" t="n"/>
+      <c r="D36" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E36" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>email_2</t>
+          <t>filed_date</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Email 2 (custom)</t>
-[...4 lines deleted...]
-          <t>email_2 and email_3 are the ranked alternates.</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C37" s="15" t="n"/>
+      <c r="D37" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E37" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>reachability_score</t>
+          <t>published_date</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>GoodLeads Reach Score (custom number)</t>
-[...4 lines deleted...]
-          <t>0-100; sort descending for priority.</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C38" s="15" t="n"/>
+      <c r="D38" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E38" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>reachability_tier</t>
+          <t>pulled_date</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>GoodLeads Reach Tier (custom picklist)</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C39" s="15" t="n"/>
+      <c r="D39" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E39" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>contact_relevance_score</t>
+          <t>verified_date</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>GoodLeads Relevance Score (custom number)</t>
-[...4 lines deleted...]
-          <t>0-100 — right-person signal.</t>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="C40" s="15" t="n"/>
+      <c r="D40" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E40" s="15" t="inlineStr">
+        <is>
+          <t>Custom date field</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
+          <t>days_filing_to_delivery</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C41" s="15" t="n"/>
+      <c r="D41" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E41" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="inlineStr">
+        <is>
+          <t>Address &amp; Property</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>principal_address</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C43" s="15" t="n"/>
+      <c r="D43" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E43" s="15" t="inlineStr">
+        <is>
+          <t>Street Address</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>principal_city</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C44" s="15" t="n"/>
+      <c r="D44" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E44" s="15" t="inlineStr">
+        <is>
+          <t>City</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>principal_zip</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C45" s="15" t="n"/>
+      <c r="D45" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E45" s="15" t="inlineStr">
+        <is>
+          <t>Postal Code</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>address_state</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C46" s="15" t="n"/>
+      <c r="D46" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E46" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>address_source</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C47" s="15" t="inlineStr">
+        <is>
+          <t>Mailing Address | Officer of Record | Organizer of Record | Registered Agent (Self) | State Filing</t>
+        </is>
+      </c>
+      <c r="D47" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E47" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>working_address</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C48" s="15" t="n"/>
+      <c r="D48" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E48" s="15" t="inlineStr">
+        <is>
+          <t>Verified Address (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>country</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C49" s="15" t="n"/>
+      <c r="D49" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E49" s="15" t="inlineStr">
+        <is>
+          <t>Country</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>neighborhood</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C50" s="15" t="n"/>
+      <c r="D50" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E50" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>time_zone</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C51" s="15" t="n"/>
+      <c r="D51" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E51" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>msa_name</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C52" s="15" t="n"/>
+      <c r="D52" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E52" s="15" t="inlineStr">
+        <is>
+          <t>Metro Area (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>msa_code</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C53" s="15" t="n"/>
+      <c r="D53" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E53" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>county_fips</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C54" s="15" t="n"/>
+      <c r="D54" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E54" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>neighborhood_income_band</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C55" s="15" t="n"/>
+      <c r="D55" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E55" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>neighborhood_median_income</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C56" s="15" t="n"/>
+      <c r="D56" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E56" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>county_name</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C57" s="15" t="n"/>
+      <c r="D57" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E57" s="15" t="inlineStr">
+        <is>
+          <t>County (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>latitude</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C58" s="15" t="n"/>
+      <c r="D58" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E58" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>longitude</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C59" s="15" t="n"/>
+      <c r="D59" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E59" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>property_classification</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C60" s="15" t="inlineStr">
+        <is>
+          <t>RESIDENTIAL | COMMERCIAL | INDUSTRIAL | AGRICULTURAL | MULTI_FAMILY | MIXED_USE | VACANT | EXEMPT | UNKNOWN</t>
+        </is>
+      </c>
+      <c r="D60" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E60" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>property_is_vacant</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C61" s="15" t="n"/>
+      <c r="D61" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E61" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>property_assessed_value</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C62" s="15" t="n"/>
+      <c r="D62" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E62" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="inlineStr">
+        <is>
+          <t>Classification</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>industry_sector</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C64" s="15" t="inlineStr">
+        <is>
+          <t>Construction &amp; Trades</t>
+        </is>
+      </c>
+      <c r="D64" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E64" s="15" t="inlineStr">
+        <is>
+          <t>Industry (broad)</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>industry_name</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C65" s="15" t="n"/>
+      <c r="D65" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E65" s="15" t="inlineStr">
+        <is>
+          <t>Industry (specific)</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>industry_confidence_tier</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C66" s="15" t="inlineStr">
+        <is>
+          <t>Confirmed | Likely | Possible | Unknown</t>
+        </is>
+      </c>
+      <c r="D66" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E66" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>sic_2_digit</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C67" s="15" t="n"/>
+      <c r="D67" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E67" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>sic_2_digit_label</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C68" s="15" t="n"/>
+      <c r="D68" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E68" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>sic_4_digit</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C69" s="15" t="n"/>
+      <c r="D69" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E69" s="15" t="inlineStr">
+        <is>
+          <t>SIC</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>sic_4_digit_label</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C70" s="15" t="n"/>
+      <c r="D70" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E70" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>naics_2_digit</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C71" s="15" t="n"/>
+      <c r="D71" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E71" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>naics_2_digit_label</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C72" s="15" t="n"/>
+      <c r="D72" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E72" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>naics_6_digit</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C73" s="15" t="n"/>
+      <c r="D73" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E73" s="15" t="inlineStr">
+        <is>
+          <t>NAICS</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>naics_6_digit_label</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C74" s="15" t="n"/>
+      <c r="D74" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E74" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>google_business_category</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C75" s="15" t="n"/>
+      <c r="D75" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E75" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>mcc</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C76" s="15" t="n"/>
+      <c r="D76" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E76" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="inlineStr">
+        <is>
+          <t>RA Intelligence</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>registered_agent_name</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C78" s="15" t="n"/>
+      <c r="D78" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E78" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>registered_agent_market_tier</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C79" s="15" t="inlineStr">
+        <is>
+          <t>premium | midmarket | budget | local | individual | state_agency | suspicious | unknown</t>
+        </is>
+      </c>
+      <c r="D79" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E79" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>registered_agent_segment</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C80" s="15" t="inlineStr">
+        <is>
+          <t>owner_operator | budget_formation | midmarket_formation | premium_established | suspicious_exclude | unclassified</t>
+        </is>
+      </c>
+      <c r="D80" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E80" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>registered_agent_is_commercial</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C81" s="15" t="n"/>
+      <c r="D81" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E81" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>registered_agent_is_owner</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C82" s="15" t="n"/>
+      <c r="D82" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E82" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>registered_agent_is_attorney</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C83" s="15" t="n"/>
+      <c r="D83" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E83" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>contact_name</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C85" s="15" t="n"/>
+      <c r="D85" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E85" s="15" t="inlineStr">
+        <is>
+          <t>Contact Full Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>first_name</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C86" s="15" t="n"/>
+      <c r="D86" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E86" s="15" t="inlineStr">
+        <is>
+          <t>Contact First Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>last_name</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C87" s="15" t="n"/>
+      <c r="D87" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E87" s="15" t="inlineStr">
+        <is>
+          <t>Contact Last Name</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>contact_ref</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C88" s="15" t="n"/>
+      <c r="D88" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E88" s="15" t="inlineStr">
+        <is>
+          <t>Contact External ID (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>role_title</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C89" s="15" t="n"/>
+      <c r="D89" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E89" s="15" t="inlineStr">
+        <is>
+          <t>Contact Title / Role</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>role_is_decision_maker</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C90" s="15" t="n"/>
+      <c r="D90" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E90" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>contact_coverage</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C91" s="15" t="inlineStr">
+        <is>
+          <t>Email only | No channel yet | Phone + Email | Phone only</t>
+        </is>
+      </c>
+      <c r="D91" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E91" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>phone_primary</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>phone (E.164)</t>
+        </is>
+      </c>
+      <c r="C92" s="15" t="n"/>
+      <c r="D92" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E92" s="15" t="inlineStr">
+        <is>
+          <t>Phone (primary)</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>phone_type</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C93" s="15" t="inlineStr">
+        <is>
+          <t>landline | mobile | unknown | voip</t>
+        </is>
+      </c>
+      <c r="D93" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E93" s="15" t="inlineStr">
+        <is>
+          <t>Phone Type (custom picklist)</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>area_code</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C94" s="15" t="n"/>
+      <c r="D94" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E94" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>phone_2</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>phone (E.164)</t>
+        </is>
+      </c>
+      <c r="C95" s="15" t="n"/>
+      <c r="D95" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E95" s="15" t="inlineStr">
+        <is>
+          <t>Backup Mobile (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>email_primary</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="C96" s="15" t="n"/>
+      <c r="D96" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E96" s="15" t="inlineStr">
+        <is>
+          <t>Email (primary)</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>email_deliverability_status</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C97" s="15" t="inlineStr">
+        <is>
+          <t>catch-all | unknown | valid</t>
+        </is>
+      </c>
+      <c r="D97" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E97" s="15" t="inlineStr">
+        <is>
+          <t>Email Validation Status (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>email_active_in_days</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C98" s="15" t="n"/>
+      <c r="D98" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E98" s="15" t="inlineStr">
+        <is>
+          <t>Inbox Recency (custom number)</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>email_2</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="C99" s="15" t="n"/>
+      <c r="D99" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E99" s="15" t="inlineStr">
+        <is>
+          <t>Email 2 (custom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>email_3</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="C100" s="15" t="n"/>
+      <c r="D100" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E100" s="15" t="inlineStr">
+        <is>
+          <t>Custom email field</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>email_is_free_provider</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C101" s="15" t="n"/>
+      <c r="D101" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E101" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>email_activity_found</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C102" s="15" t="n"/>
+      <c r="D102" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E102" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>has_phone</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C103" s="15" t="n"/>
+      <c r="D103" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E103" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>has_email</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>true/false</t>
+        </is>
+      </c>
+      <c r="C104" s="15" t="n"/>
+      <c r="D104" s="15" t="inlineStr">
+        <is>
+          <t>Never blank.</t>
+        </is>
+      </c>
+      <c r="E104" s="15" t="inlineStr">
+        <is>
+          <t>Custom checkbox field</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>reachability_score</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C106" s="15" t="n"/>
+      <c r="D106" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E106" s="15" t="inlineStr">
+        <is>
+          <t>GoodLeads Reach Score (custom number)</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>reachability_tier</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C107" s="15" t="inlineStr">
+        <is>
+          <t>Cold | Hot | On Fire | Very Hot | Warm | Withheld</t>
+        </is>
+      </c>
+      <c r="D107" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E107" s="15" t="inlineStr">
+        <is>
+          <t>GoodLeads Reach Tier (custom picklist)</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>contact_relevance_score</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C108" s="15" t="n"/>
+      <c r="D108" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E108" s="15" t="inlineStr">
+        <is>
+          <t>GoodLeads Relevance Score (custom number)</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
           <t>contact_relevance_tier</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C109" s="15" t="inlineStr">
+        <is>
+          <t>Decision Maker | Likely Decision Maker | Probable Contact | Uncertain Contact | Unlikely Decision Maker</t>
+        </is>
+      </c>
+      <c r="D109" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E109" s="15" t="inlineStr">
         <is>
           <t>GoodLeads Relevance Tier (custom picklist)</t>
         </is>
       </c>
     </row>
-    <row r="42" ht="34" customHeight="1">
-[...27 lines deleted...]
-          <t>Enum values are case-sensitive — read the exact strings from the Data Dictionary tab's 'Allowed values' column before filtering or constructing queries.</t>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>contact_confidence_score</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C110" s="15" t="n"/>
+      <c r="D110" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E110" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>contact_confidence_tier</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C111" s="15" t="inlineStr">
+        <is>
+          <t>Likely Contact | Possible Contact | Uncertain Contact | Verified Contact</t>
+        </is>
+      </c>
+      <c r="D111" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E111" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="inlineStr">
+        <is>
+          <t>Same owner</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>owner_group_code</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="C113" s="15" t="inlineStr">
+        <is>
+          <t>XF-O | XF-V | XM-O | XM-V | XP-O | XP-V | XV-V</t>
+        </is>
+      </c>
+      <c r="D113" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E113" s="15" t="inlineStr">
+        <is>
+          <t>Custom picklist field</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>owner_group_size</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="C114" s="15" t="n"/>
+      <c r="D114" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E114" s="15" t="inlineStr">
+        <is>
+          <t>Custom number field</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>owner_group_owner_name</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C115" s="15" t="n"/>
+      <c r="D115" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E115" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>owner_group_operating_business_name</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="C116" s="15" t="n"/>
+      <c r="D116" s="15" t="inlineStr">
+        <is>
+          <t>Not found or not filed for this record. It does not mean zero or no.</t>
+        </is>
+      </c>
+      <c r="E116" s="15" t="inlineStr">
+        <is>
+          <t>Custom text field</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="B4:C4"/>
+  <mergeCells count="6">
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B5:E5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D90"/>
+  <dimension ref="A1:D119"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nutrition Label — what is in this file</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Generated: 2026-09-05 09:00 UTC · Records: 10 · State: CO</t>
+          <t>Generated: 2026-09-05 09:00 UTC · Records: 11 · State: CO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Every figure below is computed from this file at the moment it was generated.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="18" t="inlineStr">
         <is>
           <t>Column</t>
         </is>
       </c>
       <c r="B5" s="18" t="inlineStr">
         <is>
           <t>Label</t>
         </is>
       </c>
       <c r="C5" s="18" t="inlineStr">
         <is>
           <t>Filled</t>
         </is>
@@ -2195,1319 +4205,1751 @@
         <is>
           <t>entity_name</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Entity Name</t>
         </is>
       </c>
       <c r="C7" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>trade_name</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Trade Name (DBA)</t>
         </is>
       </c>
       <c r="C8" s="9" t="n">
-        <v>0.4</v>
+        <v>0.3636363636363636</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>entity_type</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Entity Type</t>
         </is>
       </c>
       <c r="C9" s="9" t="n">
         <v>1</v>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>entity_is_foreign</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Foreign Entity</t>
         </is>
       </c>
       <c r="C10" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>entity_is_professional</t>
+          <t>business_origin</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Professional Entity</t>
+          <t>Business Origin</t>
         </is>
       </c>
       <c r="C11" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D11" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>entity_is_nonprofit</t>
+          <t>home_state</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Nonprofit</t>
+          <t>Home State</t>
         </is>
       </c>
       <c r="C12" s="9" t="n">
-        <v>1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>entity_is_public_benefit</t>
+          <t>has_federal_tax_id</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Public Benefit</t>
+          <t>Federal Tax ID on File</t>
         </is>
       </c>
       <c r="C13" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>status</t>
+          <t>federal_tax_id</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Federal Tax ID (EIN)</t>
         </is>
       </c>
       <c r="C14" s="9" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>state</t>
+          <t>federal_tax_id_status</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>State</t>
+          <t>Federal tax ID status</t>
         </is>
       </c>
       <c r="C15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>state_entity_id</t>
+          <t>filing_kind</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>State Filing Number</t>
+          <t>Filing kind</t>
         </is>
       </c>
       <c r="C16" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D16" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>formation_date</t>
+          <t>lead_class</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Formation Date</t>
+          <t>Lead class</t>
         </is>
       </c>
       <c r="C17" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D17" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>filed_date</t>
+          <t>new_business_tier</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Filed Date</t>
+          <t>New business tier</t>
         </is>
       </c>
       <c r="C18" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D18" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>pulled_date</t>
+          <t>new_business_reason</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Pulled Date</t>
+          <t>New business reason</t>
         </is>
       </c>
       <c r="C19" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>verified_date</t>
+          <t>last_event</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Verified Date</t>
+          <t>Last event</t>
         </is>
       </c>
       <c r="C20" s="9" t="n">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>days_filing_to_delivery</t>
+          <t>last_event_date</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Days: Filing to Delivery</t>
+          <t>Last event date</t>
         </is>
       </c>
       <c r="C21" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>principal_address</t>
+          <t>prior_entity_ref</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Address</t>
+          <t>Prior record</t>
         </is>
       </c>
       <c r="C22" s="9" t="n">
-        <v>1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>principal_city</t>
+          <t>prior_entity_formation_date</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>City</t>
+          <t>Prior record formed</t>
         </is>
       </c>
       <c r="C23" s="9" t="n">
-        <v>1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>principal_zip</t>
+          <t>entity_is_professional</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ZIP</t>
+          <t>Professional Entity</t>
         </is>
       </c>
       <c r="C24" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>address_state</t>
+          <t>entity_is_nonprofit</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Address State</t>
+          <t>Nonprofit</t>
         </is>
       </c>
       <c r="C25" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>address_source</t>
+          <t>entity_is_public_benefit</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Address Source</t>
+          <t>Public Benefit</t>
         </is>
       </c>
       <c r="C26" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D26" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>filing_address</t>
+          <t>status</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Filing Address</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C27" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D27" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>country</t>
+          <t>state</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Country</t>
+          <t>State</t>
         </is>
       </c>
       <c r="C28" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D28" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>neighborhood</t>
+          <t>state_entity_id</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>State Filing Number</t>
         </is>
       </c>
       <c r="C29" s="9" t="n">
-        <v>0.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>time_zone</t>
+          <t>formation_date</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Time Zone</t>
+          <t>Formation Date</t>
         </is>
       </c>
       <c r="C30" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>msa_name</t>
+          <t>filed_date</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>MSA</t>
+          <t>Filed Date</t>
         </is>
       </c>
       <c r="C31" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>msa_code</t>
+          <t>published_date</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MSA Code (CBSA)</t>
+          <t>Published by state</t>
         </is>
       </c>
       <c r="C32" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>county_fips</t>
+          <t>pulled_date</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>County FIPS</t>
+          <t>Pulled Date</t>
         </is>
       </c>
       <c r="C33" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>tract_income_band</t>
+          <t>verified_date</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Neighborhood Income</t>
+          <t>Verified Date</t>
         </is>
       </c>
       <c r="C34" s="9" t="n">
-        <v>1</v>
+        <v>0.8181818181818182</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>tract_median_income</t>
+          <t>days_filing_to_delivery</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Neighborhood Median Income</t>
+          <t>Days: Filing to Delivery</t>
         </is>
       </c>
       <c r="C35" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>county_name</t>
+          <t>principal_address</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>County</t>
+          <t>Address</t>
         </is>
       </c>
       <c r="C36" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>latitude</t>
+          <t>principal_city</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Latitude</t>
+          <t>City</t>
         </is>
       </c>
       <c r="C37" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>longitude</t>
+          <t>principal_zip</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>ZIP</t>
         </is>
       </c>
       <c r="C38" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>property_classification</t>
+          <t>address_state</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property Classification</t>
+          <t>Address State</t>
         </is>
       </c>
       <c r="C39" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D39" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>property_is_vacant</t>
+          <t>address_source</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property Is Vacant</t>
+          <t>Address Source</t>
         </is>
       </c>
       <c r="C40" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D40" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>property_assessed_value</t>
+          <t>working_address</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Property Assessed Value</t>
+          <t>Working Address</t>
         </is>
       </c>
       <c r="C41" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>industry_sector</t>
+          <t>country</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Industry Sector</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="C42" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D42" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>industry_name</t>
+          <t>neighborhood</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Industry</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C43" s="9" t="n">
-        <v>1</v>
+        <v>0.09090909090909091</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>industry_confidence_tier</t>
+          <t>time_zone</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Industry Confidence Tier</t>
+          <t>Time Zone</t>
         </is>
       </c>
       <c r="C44" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D44" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>sic_2_digit</t>
+          <t>msa_name</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>SIC Major Group</t>
+          <t>MSA</t>
         </is>
       </c>
       <c r="C45" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>sic_2_digit_label</t>
+          <t>msa_code</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SIC Major Group Title</t>
+          <t>MSA Code (CBSA)</t>
         </is>
       </c>
       <c r="C46" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>sic_4_digit</t>
+          <t>county_fips</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>SIC Code</t>
+          <t>County FIPS</t>
         </is>
       </c>
       <c r="C47" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>sic_4_digit_label</t>
+          <t>neighborhood_income_band</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>SIC Code Title</t>
+          <t>Neighborhood Income</t>
         </is>
       </c>
       <c r="C48" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>naics_2_digit</t>
+          <t>neighborhood_median_income</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>NAICS Sector</t>
+          <t>Neighborhood Median Income</t>
         </is>
       </c>
       <c r="C49" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>naics_2_digit_label</t>
+          <t>county_name</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>NAICS Sector Title</t>
+          <t>County</t>
         </is>
       </c>
       <c r="C50" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>naics_6_digit</t>
+          <t>latitude</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>NAICS National Industry</t>
+          <t>Latitude</t>
         </is>
       </c>
       <c r="C51" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>naics_6_digit_label</t>
+          <t>longitude</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>NAICS National Industry Title</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="C52" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>gmb_category</t>
+          <t>property_classification</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Google Business Category</t>
+          <t>Property Classification</t>
         </is>
       </c>
       <c r="C53" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D53" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>mcc</t>
+          <t>property_is_vacant</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Merchant Category Code</t>
+          <t>Property Is Vacant</t>
         </is>
       </c>
       <c r="C54" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>entity_archetype</t>
+          <t>property_assessed_value</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Entity archetype</t>
+          <t>Property Assessed Value</t>
         </is>
       </c>
       <c r="C55" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D55" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>archetype_reason</t>
+          <t>industry_sector</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Archetype Reason</t>
+          <t>Industry Sector</t>
         </is>
       </c>
       <c r="C56" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D56" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>registered_agent_name</t>
+          <t>industry_name</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Registered Agent</t>
+          <t>Industry</t>
         </is>
       </c>
       <c r="C57" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ra_market_tier</t>
+          <t>industry_confidence_tier</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>RA Market Tier</t>
+          <t>Industry Confidence Tier</t>
         </is>
       </c>
       <c r="C58" s="9" t="n">
         <v>1</v>
       </c>
       <c r="D58" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>gtm_segment</t>
+          <t>sic_2_digit</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>GTM Segment</t>
+          <t>SIC Major Group</t>
         </is>
       </c>
       <c r="C59" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D59" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>ra_is_commercial</t>
+          <t>sic_2_digit_label</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>RA Is Commercial</t>
+          <t>SIC Major Group Title</t>
         </is>
       </c>
       <c r="C60" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>ra_self_represented</t>
+          <t>sic_4_digit</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>RA Self-Represented</t>
+          <t>SIC Code</t>
         </is>
       </c>
       <c r="C61" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>ra_is_attorney</t>
+          <t>sic_4_digit_label</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>RA Is Attorney</t>
+          <t>SIC Code Title</t>
         </is>
       </c>
       <c r="C62" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>contact_name</t>
+          <t>naics_2_digit</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Contact Name</t>
+          <t>NAICS Sector</t>
         </is>
       </c>
       <c r="C63" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>first_name</t>
+          <t>naics_2_digit_label</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>First Name</t>
+          <t>NAICS Sector Title</t>
         </is>
       </c>
       <c r="C64" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>last_name</t>
+          <t>naics_6_digit</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Last Name</t>
+          <t>NAICS National Industry</t>
         </is>
       </c>
       <c r="C65" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>contact_ref</t>
+          <t>naics_6_digit_label</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Contact Reference</t>
+          <t>NAICS National Industry Title</t>
         </is>
       </c>
       <c r="C66" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>role_title</t>
+          <t>google_business_category</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Role Title</t>
+          <t>Google Business Category</t>
         </is>
       </c>
       <c r="C67" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>role_is_decision_maker</t>
+          <t>mcc</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Decision Maker</t>
+          <t>Merchant Category Code</t>
         </is>
       </c>
       <c r="C68" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>contact_coverage</t>
+          <t>registered_agent_name</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Contact Coverage</t>
+          <t>Registered Agent</t>
         </is>
       </c>
       <c r="C69" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D69" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>phone_primary</t>
+          <t>registered_agent_market_tier</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Phone</t>
+          <t>RA Market Tier</t>
         </is>
       </c>
       <c r="C70" s="9" t="n">
-        <v>0.7</v>
+        <v>1</v>
+      </c>
+      <c r="D70" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>phone_type</t>
+          <t>registered_agent_segment</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Phone Type</t>
+          <t>GTM Segment</t>
         </is>
       </c>
       <c r="C71" s="9" t="n">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="D71" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>area_code</t>
+          <t>registered_agent_is_commercial</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Phone Area Code</t>
+          <t>RA Is Commercial</t>
         </is>
       </c>
       <c r="C72" s="9" t="n">
-        <v>0.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>phone_2</t>
+          <t>registered_agent_is_owner</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Backup Mobile</t>
+          <t>RA Self-Represented</t>
         </is>
       </c>
       <c r="C73" s="9" t="n">
-        <v>0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>email_primary</t>
+          <t>registered_agent_is_attorney</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Email</t>
+          <t>RA Is Attorney</t>
         </is>
       </c>
       <c r="C74" s="9" t="n">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>zb_email_status</t>
+          <t>contact_name</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Email Status</t>
+          <t>Contact Name</t>
         </is>
       </c>
       <c r="C75" s="9" t="n">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>email_active_in_days</t>
+          <t>first_name</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Email Active (days)</t>
+          <t>First Name</t>
         </is>
       </c>
       <c r="C76" s="9" t="n">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>email_2</t>
+          <t>last_name</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Email 2</t>
+          <t>Last Name</t>
         </is>
       </c>
       <c r="C77" s="9" t="n">
-        <v>0.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>email_3</t>
+          <t>contact_ref</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Email 3</t>
+          <t>Contact Reference</t>
         </is>
       </c>
       <c r="C78" s="9" t="n">
-        <v>0.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>email_activity_found</t>
+          <t>role_title</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Email Activity Found</t>
+          <t>Role Title</t>
         </is>
       </c>
       <c r="C79" s="9" t="n">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>has_phone</t>
+          <t>role_is_decision_maker</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Has Phone</t>
+          <t>Decision Maker</t>
         </is>
       </c>
       <c r="C80" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>has_email</t>
+          <t>contact_coverage</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Has Email</t>
+          <t>Contact Coverage</t>
         </is>
       </c>
       <c r="C81" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="D81" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>reachability_score</t>
+          <t>phone_primary</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Reachability Score</t>
+          <t>Phone</t>
         </is>
       </c>
       <c r="C82" s="9" t="n">
-        <v>0.8</v>
+        <v>0.7272727272727273</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>reachability_tier</t>
+          <t>phone_type</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Reachability Tier</t>
+          <t>Phone Type</t>
         </is>
       </c>
       <c r="C83" s="9" t="n">
-        <v>0.8</v>
+        <v>0.7272727272727273</v>
       </c>
       <c r="D83" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>contact_relevance_score</t>
+          <t>area_code</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Contact Relevance Score</t>
+          <t>Phone Area Code</t>
         </is>
       </c>
       <c r="C84" s="9" t="n">
-        <v>1</v>
+        <v>0.7272727272727273</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>contact_relevance_tier</t>
+          <t>phone_2</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Contact Relevance Tier</t>
+          <t>Backup Mobile</t>
         </is>
       </c>
       <c r="C85" s="9" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0.3636363636363636</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>contact_confidence_score</t>
+          <t>email_primary</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Contact Confidence Score</t>
+          <t>Email</t>
         </is>
       </c>
       <c r="C86" s="9" t="n">
-        <v>1</v>
+        <v>0.6363636363636364</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
+          <t>email_deliverability_status</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Email Status</t>
+        </is>
+      </c>
+      <c r="C87" s="9" t="n">
+        <v>0.6363636363636364</v>
+      </c>
+      <c r="D87" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>email_active_in_days</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Email Active (days)</t>
+        </is>
+      </c>
+      <c r="C88" s="9" t="n">
+        <v>0.6363636363636364</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>email_2</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Email 2</t>
+        </is>
+      </c>
+      <c r="C89" s="9" t="n">
+        <v>0.3636363636363636</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>email_3</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Email 3</t>
+        </is>
+      </c>
+      <c r="C90" s="9" t="n">
+        <v>0.09090909090909091</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>email_is_free_provider</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Free Email Provider</t>
+        </is>
+      </c>
+      <c r="C91" s="9" t="n">
+        <v>0.6363636363636364</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>email_activity_found</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Email Activity Found</t>
+        </is>
+      </c>
+      <c r="C92" s="9" t="n">
+        <v>0.6363636363636364</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>has_phone</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Has Phone</t>
+        </is>
+      </c>
+      <c r="C93" s="9" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>has_email</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Has Email</t>
+        </is>
+      </c>
+      <c r="C94" s="9" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>reachability_score</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Reachability Score</t>
+        </is>
+      </c>
+      <c r="C95" s="9" t="n">
+        <v>0.8181818181818182</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>reachability_tier</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Reachability Tier</t>
+        </is>
+      </c>
+      <c r="C96" s="9" t="n">
+        <v>0.8181818181818182</v>
+      </c>
+      <c r="D96" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>contact_relevance_score</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Contact Relevance Score</t>
+        </is>
+      </c>
+      <c r="C97" s="9" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>contact_relevance_tier</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Contact Relevance Tier</t>
+        </is>
+      </c>
+      <c r="C98" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="D98" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>contact_confidence_score</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Contact Confidence Score</t>
+        </is>
+      </c>
+      <c r="C99" s="9" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
           <t>contact_confidence_tier</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B100" t="inlineStr">
         <is>
           <t>Contact Confidence Tier</t>
         </is>
       </c>
-      <c r="C87" s="9" t="n">
+      <c r="C100" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="D87" t="n">
+      <c r="D100" t="n">
         <v>4</v>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" s="16" t="inlineStr">
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>owner_group_code</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Owner group role</t>
+        </is>
+      </c>
+      <c r="C101" s="9" t="n">
+        <v>0.2727272727272727</v>
+      </c>
+      <c r="D101" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>owner_group_size</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Owner group size</t>
+        </is>
+      </c>
+      <c r="C102" s="9" t="n">
+        <v>0.2727272727272727</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>owner_group_owner_name</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="C103" s="9" t="n">
+        <v>0.2727272727272727</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>owner_group_operating_business_name</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Operating business</t>
+        </is>
+      </c>
+      <c r="C104" s="9" t="n">
+        <v>0.1818181818181818</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="16" t="inlineStr">
         <is>
           <t>Known limitations</t>
         </is>
       </c>
-      <c r="B89" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="A90" s="15" t="inlineStr">
+      <c r="B106" s="17" t="n"/>
+      <c r="C106" s="17" t="n"/>
+      <c r="D106" s="17" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="15" t="inlineStr">
         <is>
           <t>Nothing state-specific to note for the states in this file.</t>
         </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="18" t="inlineStr">
+        <is>
+          <t>What kind of filing</t>
+        </is>
+      </c>
+      <c r="B109" s="18" t="inlineStr">
+        <is>
+          <t>Records</t>
+        </is>
+      </c>
+      <c r="C109" s="18" t="inlineStr">
+        <is>
+          <t>In this file?</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Just started (new businesses)</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>9</v>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>of which nonprofits</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
+        <v>0</v>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>None in this file</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Just started, formed out of state (a local owner, home-state paperwork)</t>
+        </is>
+      </c>
+      <c r="B112" t="n">
+        <v>0</v>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>No — existing businesses, own list</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>New to Colorado (registered from another state)</t>
+        </is>
+      </c>
+      <c r="B113" t="n">
+        <v>1</v>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Yes — at your request</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Established business, new entity</t>
+        </is>
+      </c>
+      <c r="B114" t="n">
+        <v>1</v>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Yes — at your request</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>New trade name (renamed)</t>
+        </is>
+      </c>
+      <c r="B115" t="n">
+        <v>0</v>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>No — existing businesses, own list</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Back in business</t>
+        </is>
+      </c>
+      <c r="B116" t="n">
+        <v>0</v>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>No — existing businesses, own list</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>Moved</t>
+        </is>
+      </c>
+      <c r="B117" t="n">
+        <v>0</v>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>No — existing businesses, own list</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Closed after filing (dissolved)</t>
+        </is>
+      </c>
+      <c r="B118" t="n">
+        <v>0</v>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>No — excluded</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>CO filings in this file</t>
+        </is>
+      </c>
+      <c r="B119" t="n">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="A107:D107"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A90:D90"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G83"/>
+  <dimension ref="A1:G100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="70" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="44" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="18" t="inlineStr">
         <is>
           <t>Column</t>
         </is>
       </c>
       <c r="B1" s="18" t="inlineStr">
         <is>
@@ -3688,7683 +6130,9448 @@
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D6" s="15" t="inlineStr">
         <is>
           <t>True when the business registered from out of state (a foreign filing).</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>boolean</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>entity_is_professional</t>
+          <t>business_origin</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Professional Entity</t>
+          <t>Business Origin</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D7" s="15" t="inlineStr">
         <is>
-          <t>True for a licensed-professional entity (PLLC / PC).</t>
+          <t>Why this business is on the list: Newly formed in &lt;state&gt; (a brand-new business); New location of an existing business (registered here from an out-of-state address); New business, formed out of state (a local address, formed in another state); Holding or institutional vehicle (held at a custodian). A file sold as newly formed carries only the first; the others ship as their own list.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>boolean</t>
-[...4 lines deleted...]
-        <v>0</v>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>New location of an existing business | Newly formed in Colorado</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>entity_is_nonprofit</t>
+          <t>home_state</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Nonprofit</t>
+          <t>Home State</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D8" s="15" t="inlineStr">
         <is>
-          <t>True for a not-for-profit entity.</t>
+          <t>The state the business was first formed in, when it is not this one — from the filing. Blank on every newly formed business.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
-      <c r="G8" t="b">
-        <v>0</v>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>TX</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>entity_is_public_benefit</t>
+          <t>has_federal_tax_id</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Public Benefit</t>
+          <t>Federal Tax ID on File</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D9" s="15" t="inlineStr">
         <is>
-          <t>True for a public-benefit corporation (B-corp filing).</t>
+          <t>True when the state filing lists a federal tax ID — the number itself is in Federal Tax ID (EIN). An existing business usually has one before it registers; a brand-new one rarely does. Blank where the state's feed has no such field.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>boolean</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>status</t>
+          <t>federal_tax_id</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Status</t>
+          <t>Federal Tax ID (EIN)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D10" s="15" t="inlineStr">
         <is>
-          <t>Current filing status — standardized across states (active, dissolved, withdrawn, etc.).</t>
+          <t>The business's federal tax ID (EIN) as the state filing lists it, in the form 12-3456789. Blank when the filing lists none — a brand-new business often files before it has one — or when the state's feed carries no such field (Florida is the state that publishes it).</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
-          <t>active</t>
+          <t>97-1234567</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>state</t>
+          <t>federal_tax_id_status</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>State</t>
+          <t>Federal tax ID status</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D11" s="15" t="inlineStr">
         <is>
-          <t>Two-letter US state where the business filed.</t>
+          <t>Where the business stood on its federal tax ID (EIN) when it filed: Applied for (the owner has asked the IRS for one and it has not arrived — the clearest sign of a brand-new business), Assigned (the filing lists a number), Not applicable, or Not listed (the filing left it blank). Blank outside Florida, the state that publishes it.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>enum</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>CO</t>
+          <t>Applied for | Assigned</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>CO</t>
+          <t>Applied for</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>state_entity_id</t>
+          <t>filing_kind</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>State Filing Number</t>
+          <t>Filing kind</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D12" s="15" t="inlineStr">
         <is>
-          <t>The state's own filing number for this business — look it up directly on the state registry.</t>
+          <t>What the state filing did: a brand-new business, an existing business registering in this state, a change of legal form, a new name, a reactivation, a move, or a closing. A file sold as new businesses carries only formations; the others ship as their own list.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>text</t>
-[...2 lines deleted...]
-      <c r="F12" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>conversion | formation | registration</t>
+        </is>
+      </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>20261075954</t>
+          <t>formation</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>formation_date</t>
+          <t>lead_class</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Formation Date</t>
+          <t>Lead class</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D13" s="15" t="inlineStr">
         <is>
-          <t>Date the business was officially formed with the state.</t>
+          <t>The same fact in the words you sell by — so a rep knows in one glance whether this is a first purchase (Just started — including a local owner who formed in another state, home-state paperwork) or a reason to call an operating business (New to &lt;state&gt;, the record's own state; Established business, new entity; New trade name; Back in business; Moved).</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>date</t>
-[...2 lines deleted...]
-      <c r="F13" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Established business, new entity | Just started | New to Colorado</t>
+        </is>
+      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-08-24</t>
+          <t>Just started</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>filed_date</t>
+          <t>new_business_tier</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Filed Date</t>
+          <t>New business tier</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D14" s="15" t="inlineStr">
         <is>
-          <t>Date the filing appears in the state registry — the start of the freshness clock. Matches formation_date.</t>
+          <t>How sure we are this is a real, active, newly formed business: Confirmed new, Likely new, Uncertain, Likely established, or Established. Blank on a record not yet scored.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>date</t>
-[...2 lines deleted...]
-      <c r="F14" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Confirmed new | Established | Likely established</t>
+        </is>
+      </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>2026-08-24</t>
+          <t>Confirmed new</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>pulled_date</t>
+          <t>new_business_reason</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Pulled Date</t>
+          <t>New business reason</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D15" s="15" t="inlineStr">
         <is>
-          <t>Date GoodLeads pulled this filing from the state registry — resolved from the load batch that carried the record.</t>
+          <t>Why we placed the business in that tier, in one short line built from facts on the filing (for example: First-ever filing for this business · no earlier filings on record · hasn't applied for a tax ID yet).</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>date</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>First-ever filing for this business · no earlier filings on record</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>verified_date</t>
+          <t>last_event</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Verified Date</t>
+          <t>Last event</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D16" s="15" t="inlineStr">
         <is>
-          <t>Most recent date the contact channels on this record were verified. Blank when no verification pass is recorded.</t>
+          <t>The most recent thing the state published about this business, in plain words.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>date</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>Formed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>days_filing_to_delivery</t>
+          <t>last_event_date</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Days: Filing to Delivery</t>
+          <t>Last event date</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SOS Filing</t>
         </is>
       </c>
       <c r="D17" s="15" t="inlineStr">
         <is>
-          <t>Days between the state filing (filed_date) and the moment this file was generated. The freshness of every record, printed on every record.</t>
+          <t>The day the state published that event — the day your clock starts.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
-      <c r="G17" t="n">
-        <v>12</v>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>principal_address</t>
+          <t>prior_entity_ref</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Address</t>
+          <t>Prior record</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D18" s="15" t="inlineStr">
         <is>
-          <t>Principal business address from the filing. Often a home address for brand-new businesses.</t>
+          <t>For a business that changed form, the record it came from: its Lead ID when we hold it, otherwise the state's document number.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2591 N Yale Ave</t>
+          <t>20231605136</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>principal_city</t>
+          <t>prior_entity_formation_date</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>City</t>
+          <t>Prior record formed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D19" s="15" t="inlineStr">
         <is>
-          <t>City from the principal business address.</t>
+          <t>When that prior business was first formed — how long this owner has been operating.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Aurora</t>
+          <t>2023-09-02</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>principal_zip</t>
+          <t>entity_is_professional</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ZIP</t>
+          <t>Professional Entity</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D20" s="15" t="inlineStr">
         <is>
-          <t>5-digit ZIP code from the principal business address.</t>
+          <t>True for a licensed-professional entity (PLLC / PC).</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
-      <c r="G20" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G20" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>address_state</t>
+          <t>entity_is_nonprofit</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Address State</t>
+          <t>Nonprofit</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D21" s="15" t="inlineStr">
         <is>
-          <t>Two-letter state of the displayed address. Usually matches State — but a business files in one state while the decision-maker's address can sit across a state line, and the address prints its own state so it always reads honestly. State stays the state where the business filed.</t>
+          <t>True for a not-for-profit entity.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
-      <c r="G21" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G21" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>address_source</t>
+          <t>entity_is_public_benefit</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Address Source</t>
+          <t>Public Benefit</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D22" s="15" t="inlineStr">
         <is>
-          <t>Where the displayed address comes from: State Filing is the principal address on the filing (the default); Officer of Record, Organizer of Record (New York — the person who filed the Articles), Mailing Address, and Registered Agent (Self) mean we display the better address from the same filing — the one we verify and enrich the record at.</t>
+          <t>True for a public-benefit corporation (B-corp filing).</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>enum</t>
-[...10 lines deleted...]
-        </is>
+          <t>boolean</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>filing_address</t>
+          <t>status</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Filing Address</t>
+          <t>Status</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D23" s="15" t="inlineStr">
         <is>
-          <t>The principal address exactly as filed with the state. Blank when the displayed Address is the filing address; filled when Address Source shows we display a better working address, so the original filing address is never lost.</t>
+          <t>Current filing status — standardized across states (active, dissolved, withdrawn, etc.).</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>text</t>
-[...2 lines deleted...]
-      <c r="F23" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>active</t>
+        </is>
+      </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>2591 N Yale Ave, Aurora, CO 80013</t>
+          <t>active</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>country</t>
+          <t>state</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Country</t>
+          <t>State</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D24" s="15" t="inlineStr">
         <is>
-          <t>Country of the business address. Always US — every record comes from a US state filing. Included so the file maps onto CRM address fields without edits.</t>
+          <t>Two-letter US state where the business filed.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>text</t>
-[...2 lines deleted...]
-      <c r="F24" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>CO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>neighborhood</t>
+          <t>state_entity_id</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Neighborhood</t>
+          <t>State Filing Number</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D25" s="15" t="inlineStr">
         <is>
-          <t>Named neighborhood or unincorporated community around the business address (for example 'Capitol Hill', 'South Austin', 'Kendall'), from public gazetteers — Who's On First and Census Designated Places. Use it to route by territory inside a city and to open with a local reference. Blank when the address sits outside every named area.</t>
+          <t>The state's own filing number for this business — look it up directly on the state registry.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Westwood</t>
+          <t>20261075954</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>time_zone</t>
+          <t>formation_date</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Time Zone</t>
+          <t>Formation Date</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D26" s="15" t="inlineStr">
         <is>
-          <t>Time zone of the business address, as the standard IANA name every dialer, CRM and scheduler accepts — 'America/New_York', 'America/Chicago', 'America/Denver', 'America/Los_Angeles', 'America/Phoenix'. Sort by it to work a list in local business hours. A name rather than a fixed offset on purpose: the offset moves with daylight saving, and Arizona never shifts. Taken from the address rather than the area code, so a ported number never moves a lead into the wrong calling window. Blank when the address could not be placed on the map.</t>
+          <t>Date the business was officially formed with the state.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
-          <t>America/Denver</t>
+          <t>2026-08-24</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>msa_name</t>
+          <t>filed_date</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>MSA</t>
+          <t>Filed Date</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D27" s="15" t="inlineStr">
         <is>
-          <t>Metropolitan Statistical Area the business sits in (for example 'Tampa-St. Petersburg-Clearwater, FL').</t>
+          <t>Date the filing appears in the state registry — the start of the freshness clock. Matches formation_date.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Denver-Aurora-Centennial, CO</t>
+          <t>2026-08-24</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>msa_code</t>
+          <t>published_date</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>MSA Code (CBSA)</t>
+          <t>Published by state</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D28" s="15" t="inlineStr">
         <is>
-          <t>OMB CBSA code for the business's metro area — joins cleanly to Census, BLS, and market datasets. Blank when the county sits outside every Metropolitan Statistical Area.</t>
+          <t>The day the filing appeared on the state's public record. Freshness is measured from here, never from the filing date.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
-          <t>19740</t>
+          <t>2026-08-24</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>county_fips</t>
+          <t>pulled_date</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>County FIPS</t>
+          <t>Pulled Date</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D29" s="15" t="inlineStr">
         <is>
-          <t>Federal county FIPS code — useful for territory mapping and geographic joins.</t>
+          <t>Date GoodLeads pulled this filing from the state registry.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>2026-08-26</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>tract_income_band</t>
+          <t>verified_date</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Neighborhood Income</t>
+          <t>Verified Date</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D30" s="15" t="inlineStr">
         <is>
-          <t>Income band of the neighborhood around the business address (census-tract median household income, US Census Bureau ACS): 'Under $50K' through '$150K+'. New filings usually list the owner's home address, so this reads as the founder's neighborhood affluence — use it to pick the offer and the outreach order. An area statistic, not the contact's personal income. Blank when the tract has no reliable estimate.</t>
+          <t>Most recent date the contact channels on this record were verified. Blank when no verification pass is recorded.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>date</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Under $60K</t>
+          <t>2026-08-26</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>tract_median_income</t>
+          <t>days_filing_to_delivery</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Neighborhood Median Income</t>
+          <t>Days: Filing to Delivery</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Address &amp; Property</t>
+          <t>SOS Filing</t>
         </is>
       </c>
       <c r="D31" s="15" t="inlineStr">
         <is>
-          <t>The neighborhood's median household income in dollars (census tract, ACS 5-year estimates) — the raw figure behind Neighborhood Income, for spreadsheet sorting and custom thresholds.</t>
+          <t>Days between the state filing (filed_date) and the moment this file was generated. The freshness of every record, printed on every record.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>number</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="n">
-        <v>52000</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>county_name</t>
+          <t>principal_address</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>County</t>
+          <t>Address</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D32" s="15" t="inlineStr">
         <is>
-          <t>County of the principal business address, spelled out (for example 'Denver County') — the territory unit most sales teams carve by. Blank when the record has no county code.</t>
+          <t>Principal business address exactly as filed with the state — always the filing address, on every file. Often a home address for brand-new businesses.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Arapahoe County</t>
+          <t>2591 N Yale Ave</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>latitude</t>
+          <t>principal_city</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Latitude</t>
+          <t>City</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D33" s="15" t="inlineStr">
         <is>
-          <t>Geocoded latitude of the principal address.</t>
+          <t>City from the principal business address.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
-      <c r="G33" t="n">
-        <v>39.6994</v>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Aurora</t>
+        </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>longitude</t>
+          <t>principal_zip</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Longitude</t>
+          <t>ZIP</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D34" s="15" t="inlineStr">
         <is>
-          <t>Geocoded longitude of the principal address.</t>
+          <t>5-digit ZIP code from the principal business address.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
-      <c r="G34" t="n">
-        <v>-104.8106</v>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>80013</t>
+        </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>property_classification</t>
+          <t>address_state</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Property Classification</t>
+          <t>Address State</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D35" s="15" t="inlineStr">
         <is>
-          <t>Type of property at the business address (residential, commercial, industrial, and so on). Residential plus a single entity usually means an owner-operator.</t>
+          <t>Two-letter state of the principal address. Usually matches State — a business can file in one state and list a principal address in another, and the address prints its own state. State stays the state where the business filed.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Commercial</t>
+          <t>CO</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>property_is_vacant</t>
+          <t>address_source</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Property Is Vacant</t>
+          <t>Address Source</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D36" s="15" t="inlineStr">
         <is>
-          <t>Whether the business address sits on vacant land.</t>
+          <t>Where we verified and reached the owner: State Filing means at the principal address on this row (the default); Officer of Record, Organizer of Record (New York — the person who filed the Articles), Mailing Address, and Registered Agent (Self) mean we worked a better address from the same filing, printed in working_address. The principal address on the row is always the filing address.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>boolean</t>
-[...4 lines deleted...]
-        <v>0</v>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Registered Agent (Self) | State Filing</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Registered Agent (Self)</t>
+        </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>property_assessed_value</t>
+          <t>working_address</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property Assessed Value</t>
+          <t>Working Address</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D37" s="15" t="inlineStr">
         <is>
-          <t>Assessed value of the property in dollars.</t>
+          <t>The address we verified and reached the owner at when it is not the filing address — an officer's own address, the mailing address, or a self-represented owner's registered-agent address from the same filing, as one line with its own state. Blank when we worked the filing address (Address Source = State Filing).</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
-      <c r="G37" t="n">
-        <v>329351</v>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>2591 N Yale Ave, Aurora, CO 80013</t>
+        </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>industry_sector</t>
+          <t>country</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Industry Sector</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D38" s="15" t="inlineStr">
         <is>
-          <t>High-level industry classification derived from the entity's name and type.</t>
+          <t>Country of the business address. Always US — every record comes from a US state filing. Included so the file maps onto CRM address fields without edits.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Construction &amp; Trades</t>
+          <t>US</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>industry_name</t>
+          <t>neighborhood</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Industry</t>
+          <t>Neighborhood</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D39" s="15" t="inlineStr">
         <is>
-          <t>Specific industry within the sector — more granular than industry_sector.</t>
+          <t>Named neighborhood or unincorporated community around the business address (for example 'Capitol Hill', 'South Austin', 'Kendall'), Use it to route by territory inside a city and to open with a local reference. Blank when the address sits outside every named area.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr">
         <is>
-          <t>HVAC</t>
+          <t>Westwood</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>industry_confidence_tier</t>
+          <t>time_zone</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Industry Confidence Tier</t>
+          <t>Time Zone</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D40" s="15" t="inlineStr">
         <is>
-          <t>How sure the classification is: confirmed, likely, possible, or unknown.</t>
+          <t>Time zone of the business address, as the standard IANA name every dialer, CRM and scheduler accepts — 'America/New_York', 'America/Chicago', 'America/Denver', 'America/Los_Angeles', 'America/Phoenix'. Sort by it to work a list in local business hours. A name rather than a fixed offset on purpose: the offset moves with daylight saving, and Arizona never shifts. Taken from the address rather than the area code, so a ported number never moves a lead into the wrong calling window. Blank when the address could not be placed on the map.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Likely</t>
+          <t>America/Denver</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>sic_2_digit</t>
+          <t>msa_name</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>SIC Major Group</t>
+          <t>MSA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D41" s="15" t="inlineStr">
         <is>
-          <t>1987 SIC 2-digit major group code.</t>
+          <t>Metropolitan Statistical Area the business sits in (for example 'Tampa-St. Petersburg-Clearwater, FL').</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>sic_2_digit_label</t>
+          <t>msa_code</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>SIC Major Group Title</t>
+          <t>MSA Code (CBSA)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D42" s="15" t="inlineStr">
         <is>
-          <t>Official 1987 SIC title for the major group code — the words beside the code (for example 81 is 'Legal Services'). Blank when the code has no official title on file.</t>
+          <t>OMB CBSA code for the business's metro area — joins cleanly to Census, BLS, and market datasets. Blank when the county sits outside every Metropolitan Statistical Area.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Construction - Special Trade Contractors</t>
+          <t>19740</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>sic_4_digit</t>
+          <t>county_fips</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>SIC Code</t>
+          <t>County FIPS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D43" s="15" t="inlineStr">
         <is>
-          <t>1987 SIC 4-digit industry code — the depth most B2B systems key on.</t>
+          <t>Federal county FIPS code — useful for territory mapping and geographic joins.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr">
         <is>
-          <t>1711</t>
+          <t>005</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>sic_4_digit_label</t>
+          <t>neighborhood_income_band</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>SIC Code Title</t>
+          <t>Neighborhood Income</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D44" s="15" t="inlineStr">
         <is>
-          <t>Official 1987 SIC title for the 4-digit industry code (for example 8111 is 'Legal Services'). Blank when the code has no official title on file.</t>
+          <t>Income band of the neighborhood around the business address (census-tract median household income, US Census Bureau ACS): 'Under $50K' through '$150K+'. New filings usually list the owner's home address, so this reads as the founder's neighborhood affluence — use it to pick the offer and the outreach order. An area statistic, not the contact's personal income. Blank when the tract has no reliable estimate.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Plumbing, Heating, Air-conditioning</t>
+          <t>Under $60K</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>naics_2_digit</t>
+          <t>neighborhood_median_income</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>NAICS Sector</t>
+          <t>Neighborhood Median Income</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D45" s="15" t="inlineStr">
         <is>
-          <t>2017 NAICS 2-digit sector code.</t>
+          <t>The neighborhood's median household income in dollars (census tract, ACS 5-year estimates) — the raw figure behind Neighborhood Income, for spreadsheet sorting and custom thresholds.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>number</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
-      <c r="G45" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G45" t="n">
+        <v>52000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>naics_2_digit_label</t>
+          <t>county_name</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>NAICS Sector Title</t>
+          <t>County</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D46" s="15" t="inlineStr">
         <is>
-          <t>Official 2017 NAICS title for the sector code (for example 54 is 'Professional, Scientific, and Technical Services'). Blank when the code has no official title on file.</t>
+          <t>County of the principal business address, spelled out (for example 'Denver County') — the territory unit most sales teams carve by. Blank when the record has no county code.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Arapahoe County</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>naics_6_digit</t>
+          <t>latitude</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>NAICS National Industry</t>
+          <t>Latitude</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D47" s="15" t="inlineStr">
         <is>
-          <t>2017 NAICS 6-digit national industry code — the deepest official NAICS depth.</t>
+          <t>Geocoded latitude of the principal address.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>number</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
-      <c r="G47" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G47" t="n">
+        <v>39.6994</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>naics_6_digit_label</t>
+          <t>longitude</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>NAICS National Industry Title</t>
+          <t>Longitude</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D48" s="15" t="inlineStr">
         <is>
-          <t>Official 2017 NAICS title for the 6-digit national industry code (for example 541110 is 'Offices of Lawyers'). Blank when the code has no official title on file.</t>
+          <t>Geocoded longitude of the principal address.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>number</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
-      <c r="G48" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" t="n">
+        <v>-104.8106</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>gmb_category</t>
+          <t>property_classification</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Google Business Category</t>
+          <t>Property Classification</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D49" s="15" t="inlineStr">
         <is>
-          <t>Google Business (GMB) category — the category local-marketing buyers target on Google.</t>
+          <t>Type of property at the business address (residential, commercial, industrial, and so on). Residential plus a single entity usually means an owner-operator.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>text</t>
-[...2 lines deleted...]
-      <c r="F49" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Commercial | Residential</t>
+        </is>
+      </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>HVAC Contractor</t>
+          <t>Residential</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>mcc</t>
+          <t>property_is_vacant</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Merchant Category Code</t>
+          <t>Property Is Vacant</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D50" s="15" t="inlineStr">
         <is>
-          <t>ISO 18245 card-network MCC — the underwriting vocabulary of payment processors. Blank when the business type is not a card-accepting merchant category.</t>
+          <t>Whether the business address sits on vacant land.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
-      <c r="G50" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G50" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>entity_archetype</t>
+          <t>property_assessed_value</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Entity archetype</t>
+          <t>Property Assessed Value</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Classification</t>
+          <t>Address &amp; Property</t>
         </is>
       </c>
       <c r="D51" s="15" t="inlineStr">
         <is>
-          <t>What kind of entity this is: an operating business built for outreach, a mail drop or formation suite, an asset-protection holding, or a single-asset property LLC. Work the operating businesses — the other archetypes rarely answer.</t>
+          <t>Assessed value of the property in dollars.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>enum</t>
-[...10 lines deleted...]
-        </is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr"/>
+      <c r="G51" t="n">
+        <v>329351</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>archetype_reason</t>
+          <t>industry_sector</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Archetype Reason</t>
+          <t>Industry Sector</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Classification</t>
         </is>
       </c>
       <c r="D52" s="15" t="inlineStr">
         <is>
-          <t>Plain-language evidence behind the archetype call — shared-suite density, an address-shaped entity name, or a holding-pattern agent. Blank for a standard operating business.</t>
+          <t>High-level industry classification, standardized across states.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>text</t>
-[...2 lines deleted...]
-      <c r="F52" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Construction &amp; Trades</t>
+        </is>
+      </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Trade name and owner-filed address point to an operating business</t>
+          <t>Construction &amp; Trades</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>registered_agent_name</t>
+          <t>industry_name</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Registered Agent</t>
+          <t>Industry</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D53" s="15" t="inlineStr">
         <is>
-          <t>Name of the registered agent on the filing.</t>
+          <t>Specific industry within the sector — more granular than industry_sector.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Registered Agents Inc.</t>
+          <t>HVAC</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ra_market_tier</t>
+          <t>industry_confidence_tier</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>RA Market Tier</t>
+          <t>Industry Confidence Tier</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D54" s="15" t="inlineStr">
         <is>
-          <t>Market tier of the registered agent — the owner acting as their own agent, a boutique firm, or a national service.</t>
+          <t>How sure the classification is: confirmed, likely, possible, or unknown.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>enum</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>national | self</t>
+          <t>Confirmed | Likely</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>national</t>
+          <t>Likely</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>gtm_segment</t>
+          <t>sic_2_digit</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>GTM Segment</t>
+          <t>SIC Major Group</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D55" s="15" t="inlineStr">
         <is>
-          <t>Go-to-market segment from registered-agent analysis. Self-represented businesses are typically the most reachable.</t>
+          <t>1987 SIC 2-digit major group code.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr">
         <is>
-          <t>commercial_ra</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>ra_is_commercial</t>
+          <t>sic_2_digit_label</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>RA Is Commercial</t>
+          <t>SIC Major Group Title</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D56" s="15" t="inlineStr">
         <is>
-          <t>Whether the registered agent is a commercial service rather than the owner.</t>
+          <t>Official 1987 SIC title for the major group code — the words beside the code (for example 81 is 'Legal Services'). Blank when the code has no official title on file.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
-      <c r="G56" t="b">
-        <v>1</v>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>Construction - Special Trade Contractors</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>ra_self_represented</t>
+          <t>sic_4_digit</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>RA Self-Represented</t>
+          <t>SIC Code</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D57" s="15" t="inlineStr">
         <is>
-          <t>Whether the owner filed as their own registered agent — a strong direct-reachability signal.</t>
+          <t>1987 SIC 4-digit industry code — the depth most B2B systems key on.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F57" t="inlineStr"/>
-      <c r="G57" t="b">
-        <v>0</v>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>1711</t>
+        </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ra_is_attorney</t>
+          <t>sic_4_digit_label</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>RA Is Attorney</t>
+          <t>SIC Code Title</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>RA Intelligence</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D58" s="15" t="inlineStr">
         <is>
-          <t>Whether the registered agent is an attorney or law firm.</t>
+          <t>Official 1987 SIC title for the 4-digit industry code (for example 8111 is 'Legal Services'). Blank when the code has no official title on file.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
-      <c r="G58" t="b">
-        <v>0</v>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Plumbing, Heating, Air-conditioning</t>
+        </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>contact_name</t>
+          <t>naics_2_digit</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Contact Name</t>
+          <t>NAICS Sector</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D59" s="15" t="inlineStr">
         <is>
-          <t>Full name of the person who can authorize a buy for this business.</t>
+          <t>2017 NAICS 2-digit sector code.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Priya Ramaswamy</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>first_name</t>
+          <t>naics_2_digit_label</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>First Name</t>
+          <t>NAICS Sector Title</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D60" s="15" t="inlineStr">
         <is>
-          <t>The contact's first name, split from contact_name — maps straight onto CRM first-name fields.</t>
+          <t>Official 2017 NAICS title for the sector code (for example 54 is 'Professional, Scientific, and Technical Services'). Blank when the code has no official title on file.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Priya</t>
+          <t>Construction</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>last_name</t>
+          <t>naics_6_digit</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Last Name</t>
+          <t>NAICS National Industry</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D61" s="15" t="inlineStr">
         <is>
-          <t>The contact's last name, split from contact_name — maps straight onto CRM last-name fields.</t>
+          <t>2017 NAICS 6-digit national industry code — the deepest official NAICS depth.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Ramaswamy</t>
+          <t>238220</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>contact_ref</t>
+          <t>naics_6_digit_label</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Contact Reference</t>
+          <t>NAICS National Industry Title</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D62" s="15" t="inlineStr">
         <is>
-          <t>Persistent GoodLeads ID for the contact (for example GLC-00087) — the same person may appear on several businesses.</t>
+          <t>Official 2017 NAICS title for the 6-digit national industry code (for example 541110 is 'Offices of Lawyers'). Blank when the code has no official title on file.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr">
         <is>
-          <t>GLC-20000</t>
+          <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>role_title</t>
+          <t>google_business_category</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Role Title</t>
+          <t>Google Business Category</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D63" s="15" t="inlineStr">
         <is>
-          <t>The contact's role on the filing — standardized (e.g. Manager, Managing Member, President, Director). Blank where the state does not publish titles.</t>
+          <t>Google Business category — the category local-marketing buyers target on Google.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>HVAC Contractor</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>role_is_decision_maker</t>
+          <t>mcc</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Decision Maker</t>
+          <t>Merchant Category Code</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Classification</t>
         </is>
       </c>
       <c r="D64" s="15" t="inlineStr">
         <is>
-          <t>True when the contact's role can bind the business (owner, manager, managing member, president, etc.) — the person who can authorize a purchase.</t>
+          <t>ISO 18245 card-network MCC — the underwriting vocabulary of payment processors. Blank when the business type is not a card-accepting merchant category.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
-      <c r="G64" t="b">
-        <v>1</v>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>1711</t>
+        </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>contact_coverage</t>
+          <t>registered_agent_name</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Contact Coverage</t>
+          <t>Registered Agent</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D65" s="15" t="inlineStr">
         <is>
-          <t>Which channels this record carries: Phone + Email, Phone only, Email only, or No channel yet. Computed from the phone and email columns in this file.</t>
+          <t>Name of the registered agent on the filing.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Phone + Email</t>
+          <t>Registered Agents Inc.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>phone_primary</t>
+          <t>registered_agent_market_tier</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Phone</t>
+          <t>RA Market Tier</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D66" s="15" t="inlineStr">
         <is>
-          <t>Best phone number for the contact, in +1 E.164 format — paste-ready for dialers and CRMs.</t>
+          <t>Market tier of the registered agent — the owner acting as their own agent, a boutique firm, or a national service.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>phone</t>
-[...2 lines deleted...]
-      <c r="F66" t="inlineStr"/>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>national | self</t>
+        </is>
+      </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>+13035550100</t>
+          <t>national</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>phone_type</t>
+          <t>registered_agent_segment</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Phone Type</t>
+          <t>GTM Segment</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D67" s="15" t="inlineStr">
         <is>
-          <t>Line type of the primary phone: mobile, landline, or voip. Mobile connects best.</t>
+          <t>Go-to-market segment from registered-agent analysis. Self-represented businesses are typically the most reachable.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>enum</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>landline | mobile | voip</t>
+          <t>commercial_ra | self_represented</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>mobile</t>
+          <t>commercial_ra</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>area_code</t>
+          <t>registered_agent_is_commercial</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Phone Area Code</t>
+          <t>RA Is Commercial</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D68" s="15" t="inlineStr">
         <is>
-          <t>First 3 digits of the primary phone — carve calling territories by area code without parsing phone_primary yourself.</t>
+          <t>Whether the registered agent is a commercial service rather than the owner.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>text</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
-      <c r="G68" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G68" t="b">
+        <v>1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>phone_2</t>
+          <t>registered_agent_is_owner</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Backup Mobile</t>
+          <t>RA Self-Represented</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D69" s="15" t="inlineStr">
         <is>
-          <t>Verified mobile backup — a second mobile number that passed the same evidence bar as the primary (liveness or recent activity). Blank when no second number qualifies; never an unverified guess.</t>
+          <t>Whether the owner filed as their own registered agent — a strong direct-reachability signal.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>phone</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F69" t="inlineStr"/>
-      <c r="G69" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G69" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>email_primary</t>
+          <t>registered_agent_is_attorney</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Email</t>
+          <t>RA Is Attorney</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>RA Intelligence</t>
         </is>
       </c>
       <c r="D70" s="15" t="inlineStr">
         <is>
-          <t>Best email address for the contact, selected from every validated candidate.</t>
+          <t>Whether the registered agent is an attorney or law firm.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>email</t>
+          <t>boolean</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
-      <c r="G70" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G70" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>zb_email_status</t>
+          <t>contact_name</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Email Status</t>
+          <t>Contact Name</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D71" s="15" t="inlineStr">
         <is>
-          <t>Deliverability verdict for the primary email: valid means send-safe; catch-all means the domain accepts all mail; unknown means unverified.</t>
+          <t>Full name of the person who can authorize a buy for this business.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr">
         <is>
-          <t>valid</t>
+          <t>Michael Johnson</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>email_active_in_days</t>
+          <t>first_name</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Email Active (days)</t>
+          <t>First Name</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D72" s="15" t="inlineStr">
         <is>
-          <t>How recently the primary email showed activity, in days. Lower is fresher.</t>
+          <t>The contact's first name, split from contact_name — maps straight onto CRM first-name fields.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F72" t="inlineStr"/>
-      <c r="G72" t="n">
-        <v>12</v>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>email_2</t>
+          <t>last_name</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Email 2</t>
+          <t>Last Name</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D73" s="15" t="inlineStr">
         <is>
-          <t>Second-ranked email address for the contact.</t>
+          <t>The contact's last name, split from contact_name — maps straight onto CRM last-name fields.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>email</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr">
         <is>
-          <t>amelia.novak@example.com</t>
+          <t>Johnson</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>email_3</t>
+          <t>contact_ref</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Email 3</t>
+          <t>Contact Reference</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D74" s="15" t="inlineStr">
         <is>
-          <t>Third-ranked email address for the contact.</t>
+          <t>Persistent GoodLeads ID for the contact (for example GLC-00087) — the same person may appear on several businesses.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>email</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr">
         <is>
-          <t>pramaswamy@example.com</t>
+          <t>GLC-20000</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>email_activity_found</t>
+          <t>role_title</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Email Activity Found</t>
+          <t>Role Title</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D75" s="15" t="inlineStr">
         <is>
-          <t>Whether recent activity was observed on the primary email.</t>
+          <t>The contact's role on the filing — standardized (e.g. Manager, Managing Member, President, Director). Blank where the state does not publish titles.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>boolean</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F75" t="inlineStr"/>
-      <c r="G75" t="b">
-        <v>1</v>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>has_phone</t>
+          <t>role_is_decision_maker</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Has Phone</t>
+          <t>Decision Maker</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D76" s="15" t="inlineStr">
         <is>
-          <t>Whether the record carries at least one phone number.</t>
+          <t>True when the contact's role can bind the business (owner, manager, managing member, president, etc.) — the person who can authorize a purchase.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>boolean</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>has_email</t>
+          <t>contact_coverage</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Has Email</t>
+          <t>Contact Coverage</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Enrichment</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D77" s="15" t="inlineStr">
         <is>
-          <t>Whether the record carries at least one email address.</t>
+          <t>Which channels this record carries: Phone + Email, Phone only, Email only, or No channel yet. Computed from the phone and email columns in this file.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>boolean</t>
-[...4 lines deleted...]
-        <v>1</v>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Email only | No channel yet | Phone + Email | Phone only</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>reachability_score</t>
+          <t>phone_primary</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Reachability Score</t>
+          <t>Phone</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Scoring</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D78" s="15" t="inlineStr">
         <is>
-          <t>0-100 composite answering 'can you reach them?' — phone, email validity, contact quality and more, in one number.</t>
+          <t>Best phone number for the contact, in +1 E.164 format — paste-ready for dialers and CRMs.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>phone</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
-      <c r="G78" t="n">
-        <v>100</v>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>+13035550100</t>
+        </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>reachability_tier</t>
+          <t>phone_type</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Reachability Tier</t>
+          <t>Phone Type</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Scoring</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D79" s="15" t="inlineStr">
         <is>
-          <t>Named reachability band: On Fire, Very Hot, Hot, Warm, Cold. Withheld marks records we recommend against dialing.</t>
+          <t>Line type of the primary phone: mobile, landline, or voip. Mobile connects best.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>enum</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Cold | Hot | On Fire | Very Hot | Warm</t>
+          <t>landline | mobile | voip</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>On Fire</t>
+          <t>mobile</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>contact_relevance_score</t>
+          <t>area_code</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Contact Relevance Score</t>
+          <t>Phone Area Code</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Scoring</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D80" s="15" t="inlineStr">
         <is>
-          <t>0-100 composite answering 'is this the right person to sell to?'.</t>
+          <t>First 3 digits of the primary phone — carve calling territories by area code without parsing phone_primary yourself.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>text</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
-      <c r="G80" t="n">
-        <v>96</v>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>contact_relevance_tier</t>
+          <t>phone_2</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Contact Relevance Tier</t>
+          <t>Backup Mobile</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Scoring</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D81" s="15" t="inlineStr">
         <is>
-          <t>Named relevance band, from Decision Maker down to Unlikely Decision Maker.</t>
+          <t>Verified mobile backup — a second mobile number verified to the same standard as the primary. Blank when no second number qualifies; never an unverified guess.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>enum</t>
-[...6 lines deleted...]
-      </c>
+          <t>phone</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Decision Maker</t>
+          <t>+17205550130</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>contact_confidence_score</t>
+          <t>email_primary</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Contact Confidence Score</t>
+          <t>Email</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Scoring</t>
+          <t>Contact</t>
         </is>
       </c>
       <c r="D82" s="15" t="inlineStr">
         <is>
-          <t>0-100 composite answering 'is this a real, current, deliverable person?'.</t>
+          <t>Best email address for the contact, selected from every validated candidate.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>number</t>
+          <t>email</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
-      <c r="G82" t="n">
-        <v>91</v>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>michael.johnson82@gmail.example.com</t>
+        </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
+          <t>email_deliverability_status</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Email Status</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D83" s="15" t="inlineStr">
+        <is>
+          <t>Deliverability verdict for the primary email: valid means send-safe; catch-all means the domain accepts all mail; unknown means unverified.</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>catch-all | valid</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>email_active_in_days</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Email Active (days)</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D84" s="15" t="inlineStr">
+        <is>
+          <t>How recently the primary email showed activity, in days. Lower is fresher.</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr"/>
+      <c r="G84" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>email_2</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Email 2</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D85" s="15" t="inlineStr">
+        <is>
+          <t>Second-ranked email address for the contact.</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr"/>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>amelia.novak@example.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>email_3</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Email 3</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D86" s="15" t="inlineStr">
+        <is>
+          <t>Third-ranked email address for the contact.</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr"/>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>mjohnson@example.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>email_is_free_provider</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Free Email Provider</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D87" s="15" t="inlineStr">
+        <is>
+          <t>True when the primary email is a free personal mailbox (gmail, yahoo, outlook); false when it is on the owner's own domain. Blank when there is no email.</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>boolean</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr"/>
+      <c r="G87" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>email_activity_found</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Email Activity Found</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D88" s="15" t="inlineStr">
+        <is>
+          <t>Whether recent activity was observed on the primary email.</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>boolean</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr"/>
+      <c r="G88" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>has_phone</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Has Phone</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D89" s="15" t="inlineStr">
+        <is>
+          <t>Whether the record carries at least one phone number.</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>boolean</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr"/>
+      <c r="G89" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>has_email</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Has Email</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="D90" s="15" t="inlineStr">
+        <is>
+          <t>Whether the record carries at least one email address.</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>boolean</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr"/>
+      <c r="G90" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>reachability_score</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Reachability Score</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+      <c r="D91" s="15" t="inlineStr">
+        <is>
+          <t>0-100 composite answering 'can you reach them?' — phone, email validity, contact quality and more, in one number.</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr"/>
+      <c r="G91" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>reachability_tier</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Reachability Tier</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+      <c r="D92" s="15" t="inlineStr">
+        <is>
+          <t>Named reachability band: On Fire, Very Hot, Hot, Warm, Cold. Withheld marks records we recommend against dialing.</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Cold | Hot | On Fire | Very Hot | Warm</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>On Fire</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>contact_relevance_score</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Contact Relevance Score</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+      <c r="D93" s="15" t="inlineStr">
+        <is>
+          <t>0-100 composite answering 'is this the right person to sell to?'.</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr"/>
+      <c r="G93" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>contact_relevance_tier</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Contact Relevance Tier</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+      <c r="D94" s="15" t="inlineStr">
+        <is>
+          <t>Named relevance band, from Decision Maker down to Unlikely Decision Maker.</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Decision Maker | Likely Decision Maker | Probable Contact</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Decision Maker</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>contact_confidence_score</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Contact Confidence Score</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Scoring</t>
+        </is>
+      </c>
+      <c r="D95" s="15" t="inlineStr">
+        <is>
+          <t>0-100 composite answering 'is this a real, current, deliverable person?'.</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr"/>
+      <c r="G95" t="n">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
           <t>contact_confidence_tier</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B96" t="inlineStr">
         <is>
           <t>Contact Confidence Tier</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C96" t="inlineStr">
         <is>
           <t>Scoring</t>
         </is>
       </c>
-      <c r="D83" s="15" t="inlineStr">
+      <c r="D96" s="15" t="inlineStr">
         <is>
           <t>Named confidence band: Verified Contact, Likely Contact, Possible Contact, Uncertain Contact.</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E96" t="inlineStr">
         <is>
           <t>enum</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
+      <c r="F96" t="inlineStr">
         <is>
           <t>Likely Contact | Possible Contact | Uncertain Contact | Verified Contact</t>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="G96" t="inlineStr">
         <is>
           <t>Verified Contact</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>owner_group_code</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Owner group role</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Same owner</t>
+        </is>
+      </c>
+      <c r="D97" s="15" t="inlineStr">
+        <is>
+          <t>This record's place among the businesses under one owner, as a type and a role. The type: XF one operating business plus the holding companies built around it; XP several operating businesses under one owner; XV a structure (holding companies only, a deal being formed); XM the same across states. The role: O an operating business, V a holding company (a property LLC, a GP / LP). Blank for a business with no related filing. Every owner group has one owner; call the owner once and you reach the set.</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>enum</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>XF-O | XF-V</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>XF-V</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>owner_group_size</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Owner group size</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Same owner</t>
+        </is>
+      </c>
+      <c r="D98" s="15" t="inlineStr">
+        <is>
+          <t>How many businesses share this owner, counting this one (Same owner · 3 businesses). Blank for a business with no related filing.</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>number</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr"/>
+      <c r="G98" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>owner_group_owner_name</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Same owner</t>
+        </is>
+      </c>
+      <c r="D99" s="15" t="inlineStr">
+        <is>
+          <t>The owner every business in this group shares — the one person to call. Blank for a business with no related filing.</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr"/>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>owner_group_operating_business_name</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Operating business</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Same owner</t>
+        </is>
+      </c>
+      <c r="D100" s="15" t="inlineStr">
+        <is>
+          <t>On a holding company (role V): the operating business it was built around — the one the owner runs. Blank on an operating business or a business with no related filing.</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr"/>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Castle Pines Mechanical LLC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:CD11"/>
+  <dimension ref="A1:CU12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
-    <col width="24" customWidth="1" min="6" max="6"/>
-[...15 lines deleted...]
-    <col width="16" customWidth="1" min="22" max="22"/>
+    <col width="17" customWidth="1" min="6" max="6"/>
+    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
+    <col width="23" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="19" customWidth="1" min="13" max="13"/>
+    <col width="21" customWidth="1" min="14" max="14"/>
+    <col width="12" customWidth="1" min="15" max="15"/>
+    <col width="17" customWidth="1" min="16" max="16"/>
+    <col width="18" customWidth="1" min="17" max="17"/>
+    <col width="29" customWidth="1" min="18" max="18"/>
+    <col width="24" customWidth="1" min="19" max="19"/>
+    <col width="21" customWidth="1" min="20" max="20"/>
+    <col width="26" customWidth="1" min="21" max="21"/>
+    <col width="12" customWidth="1" min="22" max="22"/>
     <col width="12" customWidth="1" min="23" max="23"/>
-    <col width="14" customWidth="1" min="24" max="24"/>
-    <col width="12" customWidth="1" min="25" max="25"/>
+    <col width="17" customWidth="1" min="24" max="24"/>
+    <col width="16" customWidth="1" min="25" max="25"/>
     <col width="12" customWidth="1" min="26" max="26"/>
-    <col width="12" customWidth="1" min="27" max="27"/>
+    <col width="16" customWidth="1" min="27" max="27"/>
     <col width="13" customWidth="1" min="28" max="28"/>
-    <col width="19" customWidth="1" min="29" max="29"/>
-[...11 lines deleted...]
-    <col width="19" customWidth="1" min="41" max="41"/>
+    <col width="15" customWidth="1" min="29" max="29"/>
+    <col width="25" customWidth="1" min="30" max="30"/>
+    <col width="19" customWidth="1" min="31" max="31"/>
+    <col width="16" customWidth="1" min="32" max="32"/>
+    <col width="15" customWidth="1" min="33" max="33"/>
+    <col width="15" customWidth="1" min="34" max="34"/>
+    <col width="16" customWidth="1" min="35" max="35"/>
+    <col width="17" customWidth="1" min="36" max="36"/>
+    <col width="12" customWidth="1" min="37" max="37"/>
+    <col width="14" customWidth="1" min="38" max="38"/>
+    <col width="12" customWidth="1" min="39" max="39"/>
+    <col width="12" customWidth="1" min="40" max="40"/>
+    <col width="12" customWidth="1" min="41" max="41"/>
     <col width="13" customWidth="1" min="42" max="42"/>
-    <col width="19" customWidth="1" min="43" max="43"/>
-[...9 lines deleted...]
-    <col width="16" customWidth="1" min="53" max="53"/>
+    <col width="26" customWidth="1" min="43" max="43"/>
+    <col width="28" customWidth="1" min="44" max="44"/>
+    <col width="13" customWidth="1" min="45" max="45"/>
+    <col width="12" customWidth="1" min="46" max="46"/>
+    <col width="12" customWidth="1" min="47" max="47"/>
+    <col width="25" customWidth="1" min="48" max="48"/>
+    <col width="20" customWidth="1" min="49" max="49"/>
+    <col width="25" customWidth="1" min="50" max="50"/>
+    <col width="17" customWidth="1" min="51" max="51"/>
+    <col width="15" customWidth="1" min="52" max="52"/>
+    <col width="26" customWidth="1" min="53" max="53"/>
     <col width="13" customWidth="1" min="54" max="54"/>
-    <col width="18" customWidth="1" min="55" max="55"/>
-[...15 lines deleted...]
-    <col width="22" customWidth="1" min="71" max="71"/>
+    <col width="19" customWidth="1" min="55" max="55"/>
+    <col width="13" customWidth="1" min="56" max="56"/>
+    <col width="19" customWidth="1" min="57" max="57"/>
+    <col width="15" customWidth="1" min="58" max="58"/>
+    <col width="21" customWidth="1" min="59" max="59"/>
+    <col width="15" customWidth="1" min="60" max="60"/>
+    <col width="21" customWidth="1" min="61" max="61"/>
+    <col width="26" customWidth="1" min="62" max="62"/>
+    <col width="12" customWidth="1" min="63" max="63"/>
+    <col width="23" customWidth="1" min="64" max="64"/>
+    <col width="30" customWidth="1" min="65" max="65"/>
+    <col width="26" customWidth="1" min="66" max="66"/>
+    <col width="32" customWidth="1" min="67" max="67"/>
+    <col width="27" customWidth="1" min="68" max="68"/>
+    <col width="30" customWidth="1" min="69" max="69"/>
+    <col width="14" customWidth="1" min="70" max="70"/>
+    <col width="12" customWidth="1" min="71" max="71"/>
     <col width="12" customWidth="1" min="72" max="72"/>
-    <col width="12" customWidth="1" min="73" max="73"/>
-[...8 lines deleted...]
-    <col width="25" customWidth="1" min="82" max="82"/>
+    <col width="13" customWidth="1" min="73" max="73"/>
+    <col width="12" customWidth="1" min="74" max="74"/>
+    <col width="24" customWidth="1" min="75" max="75"/>
+    <col width="18" customWidth="1" min="76" max="76"/>
+    <col width="15" customWidth="1" min="77" max="77"/>
+    <col width="12" customWidth="1" min="78" max="78"/>
+    <col width="12" customWidth="1" min="79" max="79"/>
+    <col width="12" customWidth="1" min="80" max="80"/>
+    <col width="15" customWidth="1" min="81" max="81"/>
+    <col width="29" customWidth="1" min="82" max="82"/>
+    <col width="22" customWidth="1" min="83" max="83"/>
+    <col width="12" customWidth="1" min="84" max="84"/>
+    <col width="12" customWidth="1" min="85" max="85"/>
+    <col width="24" customWidth="1" min="86" max="86"/>
+    <col width="22" customWidth="1" min="87" max="87"/>
+    <col width="12" customWidth="1" min="88" max="88"/>
+    <col width="12" customWidth="1" min="89" max="89"/>
+    <col width="20" customWidth="1" min="90" max="90"/>
+    <col width="19" customWidth="1" min="91" max="91"/>
+    <col width="25" customWidth="1" min="92" max="92"/>
+    <col width="24" customWidth="1" min="93" max="93"/>
+    <col width="26" customWidth="1" min="94" max="94"/>
+    <col width="25" customWidth="1" min="95" max="95"/>
+    <col width="18" customWidth="1" min="96" max="96"/>
+    <col width="18" customWidth="1" min="97" max="97"/>
+    <col width="24" customWidth="1" min="98" max="98"/>
+    <col width="37" customWidth="1" min="99" max="99"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="18" t="inlineStr">
         <is>
           <t>lead_ref</t>
         </is>
       </c>
       <c r="B1" s="18" t="inlineStr">
         <is>
           <t>entity_name</t>
         </is>
       </c>
       <c r="C1" s="18" t="inlineStr">
         <is>
           <t>trade_name</t>
         </is>
       </c>
       <c r="D1" s="18" t="inlineStr">
         <is>
           <t>entity_type</t>
         </is>
       </c>
       <c r="E1" s="18" t="inlineStr">
         <is>
           <t>entity_is_foreign</t>
         </is>
       </c>
       <c r="F1" s="18" t="inlineStr">
         <is>
+          <t>business_origin</t>
+        </is>
+      </c>
+      <c r="G1" s="18" t="inlineStr">
+        <is>
+          <t>home_state</t>
+        </is>
+      </c>
+      <c r="H1" s="18" t="inlineStr">
+        <is>
+          <t>has_federal_tax_id</t>
+        </is>
+      </c>
+      <c r="I1" s="18" t="inlineStr">
+        <is>
+          <t>federal_tax_id</t>
+        </is>
+      </c>
+      <c r="J1" s="18" t="inlineStr">
+        <is>
+          <t>federal_tax_id_status</t>
+        </is>
+      </c>
+      <c r="K1" s="18" t="inlineStr">
+        <is>
+          <t>filing_kind</t>
+        </is>
+      </c>
+      <c r="L1" s="18" t="inlineStr">
+        <is>
+          <t>lead_class</t>
+        </is>
+      </c>
+      <c r="M1" s="18" t="inlineStr">
+        <is>
+          <t>new_business_tier</t>
+        </is>
+      </c>
+      <c r="N1" s="18" t="inlineStr">
+        <is>
+          <t>new_business_reason</t>
+        </is>
+      </c>
+      <c r="O1" s="18" t="inlineStr">
+        <is>
+          <t>last_event</t>
+        </is>
+      </c>
+      <c r="P1" s="18" t="inlineStr">
+        <is>
+          <t>last_event_date</t>
+        </is>
+      </c>
+      <c r="Q1" s="18" t="inlineStr">
+        <is>
+          <t>prior_entity_ref</t>
+        </is>
+      </c>
+      <c r="R1" s="18" t="inlineStr">
+        <is>
+          <t>prior_entity_formation_date</t>
+        </is>
+      </c>
+      <c r="S1" s="18" t="inlineStr">
+        <is>
           <t>entity_is_professional</t>
         </is>
       </c>
-      <c r="G1" s="18" t="inlineStr">
+      <c r="T1" s="18" t="inlineStr">
         <is>
           <t>entity_is_nonprofit</t>
         </is>
       </c>
-      <c r="H1" s="18" t="inlineStr">
+      <c r="U1" s="18" t="inlineStr">
         <is>
           <t>entity_is_public_benefit</t>
         </is>
       </c>
-      <c r="I1" s="18" t="inlineStr">
+      <c r="V1" s="18" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
-      <c r="J1" s="18" t="inlineStr">
+      <c r="W1" s="18" t="inlineStr">
         <is>
           <t>state</t>
         </is>
       </c>
-      <c r="K1" s="18" t="inlineStr">
+      <c r="X1" s="18" t="inlineStr">
         <is>
           <t>state_entity_id</t>
         </is>
       </c>
-      <c r="L1" s="18" t="inlineStr">
+      <c r="Y1" s="18" t="inlineStr">
         <is>
           <t>formation_date</t>
         </is>
       </c>
-      <c r="M1" s="18" t="inlineStr">
+      <c r="Z1" s="18" t="inlineStr">
         <is>
           <t>filed_date</t>
         </is>
       </c>
-      <c r="N1" s="18" t="inlineStr">
+      <c r="AA1" s="18" t="inlineStr">
+        <is>
+          <t>published_date</t>
+        </is>
+      </c>
+      <c r="AB1" s="18" t="inlineStr">
         <is>
           <t>pulled_date</t>
         </is>
       </c>
-      <c r="O1" s="18" t="inlineStr">
+      <c r="AC1" s="18" t="inlineStr">
         <is>
           <t>verified_date</t>
         </is>
       </c>
-      <c r="P1" s="18" t="inlineStr">
+      <c r="AD1" s="18" t="inlineStr">
         <is>
           <t>days_filing_to_delivery</t>
         </is>
       </c>
-      <c r="Q1" s="18" t="inlineStr">
+      <c r="AE1" s="18" t="inlineStr">
         <is>
           <t>principal_address</t>
         </is>
       </c>
-      <c r="R1" s="18" t="inlineStr">
+      <c r="AF1" s="18" t="inlineStr">
         <is>
           <t>principal_city</t>
         </is>
       </c>
-      <c r="S1" s="18" t="inlineStr">
+      <c r="AG1" s="18" t="inlineStr">
         <is>
           <t>principal_zip</t>
         </is>
       </c>
-      <c r="T1" s="18" t="inlineStr">
+      <c r="AH1" s="18" t="inlineStr">
         <is>
           <t>address_state</t>
         </is>
       </c>
-      <c r="U1" s="18" t="inlineStr">
+      <c r="AI1" s="18" t="inlineStr">
         <is>
           <t>address_source</t>
         </is>
       </c>
-      <c r="V1" s="18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W1" s="18" t="inlineStr">
+      <c r="AJ1" s="18" t="inlineStr">
+        <is>
+          <t>working_address</t>
+        </is>
+      </c>
+      <c r="AK1" s="18" t="inlineStr">
         <is>
           <t>country</t>
         </is>
       </c>
-      <c r="X1" s="18" t="inlineStr">
+      <c r="AL1" s="18" t="inlineStr">
         <is>
           <t>neighborhood</t>
         </is>
       </c>
-      <c r="Y1" s="18" t="inlineStr">
+      <c r="AM1" s="18" t="inlineStr">
         <is>
           <t>time_zone</t>
         </is>
       </c>
-      <c r="Z1" s="18" t="inlineStr">
+      <c r="AN1" s="18" t="inlineStr">
         <is>
           <t>msa_name</t>
         </is>
       </c>
-      <c r="AA1" s="18" t="inlineStr">
+      <c r="AO1" s="18" t="inlineStr">
         <is>
           <t>msa_code</t>
         </is>
       </c>
-      <c r="AB1" s="18" t="inlineStr">
+      <c r="AP1" s="18" t="inlineStr">
         <is>
           <t>county_fips</t>
         </is>
       </c>
-      <c r="AC1" s="18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE1" s="18" t="inlineStr">
+      <c r="AQ1" s="18" t="inlineStr">
+        <is>
+          <t>neighborhood_income_band</t>
+        </is>
+      </c>
+      <c r="AR1" s="18" t="inlineStr">
+        <is>
+          <t>neighborhood_median_income</t>
+        </is>
+      </c>
+      <c r="AS1" s="18" t="inlineStr">
         <is>
           <t>county_name</t>
         </is>
       </c>
-      <c r="AF1" s="18" t="inlineStr">
+      <c r="AT1" s="18" t="inlineStr">
         <is>
           <t>latitude</t>
         </is>
       </c>
-      <c r="AG1" s="18" t="inlineStr">
+      <c r="AU1" s="18" t="inlineStr">
         <is>
           <t>longitude</t>
         </is>
       </c>
-      <c r="AH1" s="18" t="inlineStr">
+      <c r="AV1" s="18" t="inlineStr">
         <is>
           <t>property_classification</t>
         </is>
       </c>
-      <c r="AI1" s="18" t="inlineStr">
+      <c r="AW1" s="18" t="inlineStr">
         <is>
           <t>property_is_vacant</t>
         </is>
       </c>
-      <c r="AJ1" s="18" t="inlineStr">
+      <c r="AX1" s="18" t="inlineStr">
         <is>
           <t>property_assessed_value</t>
         </is>
       </c>
-      <c r="AK1" s="18" t="inlineStr">
+      <c r="AY1" s="18" t="inlineStr">
         <is>
           <t>industry_sector</t>
         </is>
       </c>
-      <c r="AL1" s="18" t="inlineStr">
+      <c r="AZ1" s="18" t="inlineStr">
         <is>
           <t>industry_name</t>
         </is>
       </c>
-      <c r="AM1" s="18" t="inlineStr">
+      <c r="BA1" s="18" t="inlineStr">
         <is>
           <t>industry_confidence_tier</t>
         </is>
       </c>
-      <c r="AN1" s="18" t="inlineStr">
+      <c r="BB1" s="18" t="inlineStr">
         <is>
           <t>sic_2_digit</t>
         </is>
       </c>
-      <c r="AO1" s="18" t="inlineStr">
+      <c r="BC1" s="18" t="inlineStr">
         <is>
           <t>sic_2_digit_label</t>
         </is>
       </c>
-      <c r="AP1" s="18" t="inlineStr">
+      <c r="BD1" s="18" t="inlineStr">
         <is>
           <t>sic_4_digit</t>
         </is>
       </c>
-      <c r="AQ1" s="18" t="inlineStr">
+      <c r="BE1" s="18" t="inlineStr">
         <is>
           <t>sic_4_digit_label</t>
         </is>
       </c>
-      <c r="AR1" s="18" t="inlineStr">
+      <c r="BF1" s="18" t="inlineStr">
         <is>
           <t>naics_2_digit</t>
         </is>
       </c>
-      <c r="AS1" s="18" t="inlineStr">
+      <c r="BG1" s="18" t="inlineStr">
         <is>
           <t>naics_2_digit_label</t>
         </is>
       </c>
-      <c r="AT1" s="18" t="inlineStr">
+      <c r="BH1" s="18" t="inlineStr">
         <is>
           <t>naics_6_digit</t>
         </is>
       </c>
-      <c r="AU1" s="18" t="inlineStr">
+      <c r="BI1" s="18" t="inlineStr">
         <is>
           <t>naics_6_digit_label</t>
         </is>
       </c>
-      <c r="AV1" s="18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AW1" s="18" t="inlineStr">
+      <c r="BJ1" s="18" t="inlineStr">
+        <is>
+          <t>google_business_category</t>
+        </is>
+      </c>
+      <c r="BK1" s="18" t="inlineStr">
         <is>
           <t>mcc</t>
         </is>
       </c>
-      <c r="AX1" s="18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ1" s="18" t="inlineStr">
+      <c r="BL1" s="18" t="inlineStr">
         <is>
           <t>registered_agent_name</t>
         </is>
       </c>
-      <c r="BA1" s="18" t="inlineStr">
-[...24 lines deleted...]
-      <c r="BF1" s="18" t="inlineStr">
+      <c r="BM1" s="18" t="inlineStr">
+        <is>
+          <t>registered_agent_market_tier</t>
+        </is>
+      </c>
+      <c r="BN1" s="18" t="inlineStr">
+        <is>
+          <t>registered_agent_segment</t>
+        </is>
+      </c>
+      <c r="BO1" s="18" t="inlineStr">
+        <is>
+          <t>registered_agent_is_commercial</t>
+        </is>
+      </c>
+      <c r="BP1" s="18" t="inlineStr">
+        <is>
+          <t>registered_agent_is_owner</t>
+        </is>
+      </c>
+      <c r="BQ1" s="18" t="inlineStr">
+        <is>
+          <t>registered_agent_is_attorney</t>
+        </is>
+      </c>
+      <c r="BR1" s="18" t="inlineStr">
         <is>
           <t>contact_name</t>
         </is>
       </c>
-      <c r="BG1" s="18" t="inlineStr">
+      <c r="BS1" s="18" t="inlineStr">
         <is>
           <t>first_name</t>
         </is>
       </c>
-      <c r="BH1" s="18" t="inlineStr">
+      <c r="BT1" s="18" t="inlineStr">
         <is>
           <t>last_name</t>
         </is>
       </c>
-      <c r="BI1" s="18" t="inlineStr">
+      <c r="BU1" s="18" t="inlineStr">
         <is>
           <t>contact_ref</t>
         </is>
       </c>
-      <c r="BJ1" s="18" t="inlineStr">
+      <c r="BV1" s="18" t="inlineStr">
         <is>
           <t>role_title</t>
         </is>
       </c>
-      <c r="BK1" s="18" t="inlineStr">
+      <c r="BW1" s="18" t="inlineStr">
         <is>
           <t>role_is_decision_maker</t>
         </is>
       </c>
-      <c r="BL1" s="18" t="inlineStr">
+      <c r="BX1" s="18" t="inlineStr">
         <is>
           <t>contact_coverage</t>
         </is>
       </c>
-      <c r="BM1" s="18" t="inlineStr">
+      <c r="BY1" s="18" t="inlineStr">
         <is>
           <t>phone_primary</t>
         </is>
       </c>
-      <c r="BN1" s="18" t="inlineStr">
+      <c r="BZ1" s="18" t="inlineStr">
         <is>
           <t>phone_type</t>
         </is>
       </c>
-      <c r="BO1" s="18" t="inlineStr">
+      <c r="CA1" s="18" t="inlineStr">
         <is>
           <t>area_code</t>
         </is>
       </c>
-      <c r="BP1" s="18" t="inlineStr">
+      <c r="CB1" s="18" t="inlineStr">
         <is>
           <t>phone_2</t>
         </is>
       </c>
-      <c r="BQ1" s="18" t="inlineStr">
+      <c r="CC1" s="18" t="inlineStr">
         <is>
           <t>email_primary</t>
         </is>
       </c>
-      <c r="BR1" s="18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="BS1" s="18" t="inlineStr">
+      <c r="CD1" s="18" t="inlineStr">
+        <is>
+          <t>email_deliverability_status</t>
+        </is>
+      </c>
+      <c r="CE1" s="18" t="inlineStr">
         <is>
           <t>email_active_in_days</t>
         </is>
       </c>
-      <c r="BT1" s="18" t="inlineStr">
+      <c r="CF1" s="18" t="inlineStr">
         <is>
           <t>email_2</t>
         </is>
       </c>
-      <c r="BU1" s="18" t="inlineStr">
+      <c r="CG1" s="18" t="inlineStr">
         <is>
           <t>email_3</t>
         </is>
       </c>
-      <c r="BV1" s="18" t="inlineStr">
+      <c r="CH1" s="18" t="inlineStr">
+        <is>
+          <t>email_is_free_provider</t>
+        </is>
+      </c>
+      <c r="CI1" s="18" t="inlineStr">
         <is>
           <t>email_activity_found</t>
         </is>
       </c>
-      <c r="BW1" s="18" t="inlineStr">
+      <c r="CJ1" s="18" t="inlineStr">
         <is>
           <t>has_phone</t>
         </is>
       </c>
-      <c r="BX1" s="18" t="inlineStr">
+      <c r="CK1" s="18" t="inlineStr">
         <is>
           <t>has_email</t>
         </is>
       </c>
-      <c r="BY1" s="18" t="inlineStr">
+      <c r="CL1" s="18" t="inlineStr">
         <is>
           <t>reachability_score</t>
         </is>
       </c>
-      <c r="BZ1" s="18" t="inlineStr">
+      <c r="CM1" s="18" t="inlineStr">
         <is>
           <t>reachability_tier</t>
         </is>
       </c>
-      <c r="CA1" s="18" t="inlineStr">
+      <c r="CN1" s="18" t="inlineStr">
         <is>
           <t>contact_relevance_score</t>
         </is>
       </c>
-      <c r="CB1" s="18" t="inlineStr">
+      <c r="CO1" s="18" t="inlineStr">
         <is>
           <t>contact_relevance_tier</t>
         </is>
       </c>
-      <c r="CC1" s="18" t="inlineStr">
+      <c r="CP1" s="18" t="inlineStr">
         <is>
           <t>contact_confidence_score</t>
         </is>
       </c>
-      <c r="CD1" s="18" t="inlineStr">
+      <c r="CQ1" s="18" t="inlineStr">
         <is>
           <t>contact_confidence_tier</t>
+        </is>
+      </c>
+      <c r="CR1" s="18" t="inlineStr">
+        <is>
+          <t>owner_group_code</t>
+        </is>
+      </c>
+      <c r="CS1" s="18" t="inlineStr">
+        <is>
+          <t>owner_group_size</t>
+        </is>
+      </c>
+      <c r="CT1" s="18" t="inlineStr">
+        <is>
+          <t>owner_group_owner_name</t>
+        </is>
+      </c>
+      <c r="CU1" s="18" t="inlineStr">
+        <is>
+          <t>owner_group_operating_business_name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>GL-CO-900000</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Front Range Comfort Heating LLC</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Front Range Comfort Heating Co</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E2" t="b">
         <v>0</v>
       </c>
-      <c r="F2" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H2" t="b">
         <v>0</v>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="S2" t="b">
+        <v>0</v>
+      </c>
+      <c r="T2" t="b">
+        <v>0</v>
+      </c>
+      <c r="U2" t="b">
+        <v>0</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="W2" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="X2" t="inlineStr">
         <is>
           <t>20261075954</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="Y2" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="Z2" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
-      <c r="O2" t="inlineStr">
+      <c r="AC2" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
-      <c r="P2" t="n">
+      <c r="AD2" t="n">
         <v>12</v>
       </c>
-      <c r="Q2" t="inlineStr">
+      <c r="AE2" t="inlineStr">
         <is>
           <t>2591 N Yale Ave</t>
         </is>
       </c>
-      <c r="R2" t="inlineStr">
+      <c r="AF2" t="inlineStr">
         <is>
           <t>Aurora</t>
         </is>
       </c>
-      <c r="S2" t="inlineStr">
+      <c r="AG2" t="inlineStr">
         <is>
           <t>80013</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr">
+      <c r="AH2" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="AI2" t="inlineStr">
         <is>
           <t>Registered Agent (Self)</t>
         </is>
       </c>
-      <c r="V2" t="inlineStr">
+      <c r="AJ2" t="inlineStr">
         <is>
           <t>2591 N Yale Ave, Aurora, CO 80013</t>
         </is>
       </c>
-      <c r="W2" t="inlineStr">
+      <c r="AK2" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y2" t="inlineStr">
+      <c r="AM2" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z2" t="inlineStr">
+      <c r="AN2" t="inlineStr">
         <is>
           <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
-      <c r="AA2" t="inlineStr">
+      <c r="AO2" t="inlineStr">
         <is>
           <t>19740</t>
         </is>
       </c>
-      <c r="AB2" t="inlineStr">
+      <c r="AP2" t="inlineStr">
         <is>
           <t>005</t>
         </is>
       </c>
-      <c r="AC2" t="inlineStr">
+      <c r="AQ2" t="inlineStr">
         <is>
           <t>Under $60K</t>
         </is>
       </c>
-      <c r="AD2" t="n">
+      <c r="AR2" t="n">
         <v>52000</v>
       </c>
-      <c r="AE2" t="inlineStr">
+      <c r="AS2" t="inlineStr">
         <is>
           <t>Arapahoe County</t>
         </is>
       </c>
-      <c r="AF2" t="n">
+      <c r="AT2" t="n">
         <v>39.6994</v>
       </c>
-      <c r="AG2" t="n">
+      <c r="AU2" t="n">
         <v>-104.8106</v>
       </c>
-      <c r="AH2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AI2" t="b">
+      <c r="AV2" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="AW2" t="b">
         <v>0</v>
       </c>
-      <c r="AJ2" t="n">
+      <c r="AX2" t="n">
         <v>329351</v>
       </c>
-      <c r="AK2" t="inlineStr">
+      <c r="AY2" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL2" t="inlineStr">
+      <c r="AZ2" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="AM2" t="inlineStr">
+      <c r="BA2" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
-      <c r="AN2" t="inlineStr">
+      <c r="BB2" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO2" t="inlineStr">
+      <c r="BC2" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP2" t="inlineStr">
+      <c r="BD2" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ2" t="inlineStr">
+      <c r="BE2" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR2" t="inlineStr">
+      <c r="BF2" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS2" t="inlineStr">
+      <c r="BG2" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT2" t="inlineStr">
+      <c r="BH2" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU2" t="inlineStr">
+      <c r="BI2" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV2" t="inlineStr">
+      <c r="BJ2" t="inlineStr">
         <is>
           <t>HVAC Contractor</t>
         </is>
       </c>
-      <c r="AW2" t="inlineStr">
+      <c r="BK2" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ2" t="inlineStr">
+      <c r="BL2" t="inlineStr">
         <is>
           <t>Registered Agents Inc.</t>
         </is>
       </c>
-      <c r="BA2" t="inlineStr">
+      <c r="BM2" t="inlineStr">
         <is>
           <t>national</t>
         </is>
       </c>
-      <c r="BB2" t="inlineStr">
+      <c r="BN2" t="inlineStr">
         <is>
           <t>commercial_ra</t>
         </is>
       </c>
-      <c r="BC2" t="b">
+      <c r="BO2" t="b">
         <v>1</v>
       </c>
-      <c r="BD2" t="b">
+      <c r="BP2" t="b">
         <v>0</v>
       </c>
-      <c r="BE2" t="b">
+      <c r="BQ2" t="b">
         <v>0</v>
       </c>
-      <c r="BF2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="BI2" t="inlineStr">
+      <c r="BR2" t="inlineStr">
+        <is>
+          <t>Michael Johnson</t>
+        </is>
+      </c>
+      <c r="BS2" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
+      </c>
+      <c r="BT2" t="inlineStr">
+        <is>
+          <t>Johnson</t>
+        </is>
+      </c>
+      <c r="BU2" t="inlineStr">
         <is>
           <t>GLC-20000</t>
         </is>
       </c>
-      <c r="BJ2" t="inlineStr">
+      <c r="BV2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
-      </c>
-[...47 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BW2" t="b">
         <v>1</v>
       </c>
-      <c r="BX2" t="b">
+      <c r="BX2" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY2" t="inlineStr">
+        <is>
+          <t>+13035550100</t>
+        </is>
+      </c>
+      <c r="BZ2" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA2" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CB2" t="inlineStr">
+        <is>
+          <t>+17205550130</t>
+        </is>
+      </c>
+      <c r="CC2" t="inlineStr">
+        <is>
+          <t>michael.johnson82@gmail.example.com</t>
+        </is>
+      </c>
+      <c r="CD2" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE2" t="n">
+        <v>12</v>
+      </c>
+      <c r="CG2" t="inlineStr">
+        <is>
+          <t>mjohnson@example.com</t>
+        </is>
+      </c>
+      <c r="CH2" t="b">
+        <v>0</v>
+      </c>
+      <c r="CI2" t="b">
         <v>1</v>
       </c>
-      <c r="BY2" t="n">
+      <c r="CJ2" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK2" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL2" t="n">
         <v>100</v>
       </c>
-      <c r="BZ2" t="inlineStr">
+      <c r="CM2" t="inlineStr">
         <is>
           <t>On Fire</t>
         </is>
       </c>
-      <c r="CA2" t="n">
+      <c r="CN2" t="n">
         <v>96</v>
       </c>
-      <c r="CB2" t="inlineStr">
+      <c r="CO2" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="CC2" t="n">
+      <c r="CP2" t="n">
         <v>91</v>
       </c>
-      <c r="CD2" t="inlineStr">
+      <c r="CQ2" t="inlineStr">
         <is>
           <t>Verified Contact</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>GL-CO-900007</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Greeley Sewer &amp; Water LLC</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E3" t="b">
         <v>0</v>
       </c>
-      <c r="F3" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H3" t="b">
         <v>0</v>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="S3" t="b">
+        <v>0</v>
+      </c>
+      <c r="T3" t="b">
+        <v>0</v>
+      </c>
+      <c r="U3" t="b">
+        <v>0</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="X3" t="inlineStr">
         <is>
           <t>20261732948</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="Y3" t="inlineStr">
         <is>
           <t>2026-08-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="Z3" t="inlineStr">
         <is>
           <t>2026-08-23</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
         <is>
           <t>2026-08-25</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
+      <c r="AC3" t="inlineStr">
         <is>
           <t>2026-08-25</t>
         </is>
       </c>
-      <c r="P3" t="n">
+      <c r="AD3" t="n">
         <v>13</v>
       </c>
-      <c r="Q3" t="inlineStr">
+      <c r="AE3" t="inlineStr">
         <is>
           <t>5031 E Mississippi St</t>
         </is>
       </c>
-      <c r="R3" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>Greeley</t>
         </is>
       </c>
-      <c r="S3" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>80634</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
+      <c r="AH3" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="AI3" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V3" t="inlineStr">
+      <c r="AJ3" t="inlineStr">
         <is>
           <t>5031 E Mississippi St, Greeley, CO 80634</t>
         </is>
       </c>
-      <c r="W3" t="inlineStr">
+      <c r="AK3" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
+      <c r="AM3" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z3" t="inlineStr">
+      <c r="AN3" t="inlineStr">
         <is>
           <t>Greeley, CO</t>
         </is>
       </c>
-      <c r="AA3" t="inlineStr">
+      <c r="AO3" t="inlineStr">
         <is>
           <t>24540</t>
         </is>
       </c>
-      <c r="AB3" t="inlineStr">
+      <c r="AP3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
-      <c r="AC3" t="inlineStr">
+      <c r="AQ3" t="inlineStr">
         <is>
           <t>Under $60K</t>
         </is>
       </c>
-      <c r="AD3" t="n">
+      <c r="AR3" t="n">
         <v>51000</v>
       </c>
-      <c r="AE3" t="inlineStr">
+      <c r="AS3" t="inlineStr">
         <is>
           <t>Weld County</t>
         </is>
       </c>
-      <c r="AF3" t="n">
+      <c r="AT3" t="n">
         <v>40.4233</v>
       </c>
-      <c r="AG3" t="n">
+      <c r="AU3" t="n">
         <v>-104.7091</v>
       </c>
-      <c r="AH3" t="inlineStr">
+      <c r="AV3" t="inlineStr">
         <is>
           <t>Residential</t>
         </is>
       </c>
-      <c r="AI3" t="b">
+      <c r="AW3" t="b">
         <v>0</v>
       </c>
-      <c r="AJ3" t="n">
+      <c r="AX3" t="n">
         <v>322915</v>
       </c>
-      <c r="AK3" t="inlineStr">
+      <c r="AY3" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL3" t="inlineStr">
+      <c r="AZ3" t="inlineStr">
         <is>
           <t>Plumbing</t>
         </is>
       </c>
-      <c r="AM3" t="inlineStr">
+      <c r="BA3" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
-      <c r="AN3" t="inlineStr">
+      <c r="BB3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO3" t="inlineStr">
+      <c r="BC3" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP3" t="inlineStr">
+      <c r="BD3" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ3" t="inlineStr">
+      <c r="BE3" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR3" t="inlineStr">
+      <c r="BF3" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS3" t="inlineStr">
+      <c r="BG3" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT3" t="inlineStr">
+      <c r="BH3" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU3" t="inlineStr">
+      <c r="BI3" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV3" t="inlineStr">
+      <c r="BJ3" t="inlineStr">
         <is>
           <t>Plumber</t>
         </is>
       </c>
-      <c r="AW3" t="inlineStr">
+      <c r="BK3" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ3" t="inlineStr">
+      <c r="BL3" t="inlineStr">
         <is>
           <t>Amelia Novak</t>
         </is>
       </c>
-      <c r="BA3" t="inlineStr">
+      <c r="BM3" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB3" t="inlineStr">
+      <c r="BN3" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC3" t="b">
+      <c r="BO3" t="b">
         <v>0</v>
       </c>
-      <c r="BD3" t="b">
+      <c r="BP3" t="b">
         <v>1</v>
       </c>
-      <c r="BE3" t="b">
+      <c r="BQ3" t="b">
         <v>0</v>
       </c>
-      <c r="BF3" t="inlineStr">
+      <c r="BR3" t="inlineStr">
         <is>
           <t>Amelia Novak</t>
         </is>
       </c>
-      <c r="BG3" t="inlineStr">
+      <c r="BS3" t="inlineStr">
         <is>
           <t>Amelia</t>
         </is>
       </c>
-      <c r="BH3" t="inlineStr">
+      <c r="BT3" t="inlineStr">
         <is>
           <t>Novak</t>
         </is>
       </c>
-      <c r="BI3" t="inlineStr">
+      <c r="BU3" t="inlineStr">
         <is>
           <t>GLC-20007</t>
         </is>
       </c>
-      <c r="BJ3" t="inlineStr">
+      <c r="BV3" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
-      </c>
-[...42 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BW3" t="b">
         <v>1</v>
       </c>
-      <c r="BX3" t="b">
+      <c r="BX3" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY3" t="inlineStr">
+        <is>
+          <t>+13035550107</t>
+        </is>
+      </c>
+      <c r="BZ3" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA3" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CC3" t="inlineStr">
+        <is>
+          <t>amelia.novak90@gmail.example.com</t>
+        </is>
+      </c>
+      <c r="CD3" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF3" t="inlineStr">
+        <is>
+          <t>amelia.novak@example.com</t>
+        </is>
+      </c>
+      <c r="CH3" t="b">
+        <v>0</v>
+      </c>
+      <c r="CI3" t="b">
         <v>1</v>
       </c>
-      <c r="BY3" t="n">
+      <c r="CJ3" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK3" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL3" t="n">
         <v>97</v>
       </c>
-      <c r="BZ3" t="inlineStr">
+      <c r="CM3" t="inlineStr">
         <is>
           <t>On Fire</t>
         </is>
       </c>
-      <c r="CA3" t="n">
+      <c r="CN3" t="n">
         <v>95</v>
       </c>
-      <c r="CB3" t="inlineStr">
+      <c r="CO3" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="CC3" t="n">
+      <c r="CP3" t="n">
         <v>89</v>
       </c>
-      <c r="CD3" t="inlineStr">
+      <c r="CQ3" t="inlineStr">
         <is>
           <t>Verified Contact</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>GL-CO-900009</t>
+          <t>GL-CO-900010</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Westminster Heating Solutions LLC</t>
-        </is>
-[...3 lines deleted...]
-          <t>Westminster Heating Solutions Co</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E4" t="b">
         <v>0</v>
       </c>
-      <c r="F4" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H4" t="b">
         <v>0</v>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="S4" t="b">
+        <v>0</v>
+      </c>
+      <c r="T4" t="b">
+        <v>0</v>
+      </c>
+      <c r="U4" t="b">
+        <v>0</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="W4" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
-[...32 lines deleted...]
-      <c r="R4" t="inlineStr">
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>20261623241</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="AD4" t="n">
+        <v>23</v>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t>1391 S Quincy Dr</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
         <is>
           <t>Westminster</t>
         </is>
       </c>
-      <c r="S4" t="inlineStr">
+      <c r="AG4" t="inlineStr">
         <is>
           <t>80031</t>
         </is>
       </c>
-      <c r="T4" t="inlineStr">
+      <c r="AH4" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="AI4" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W4" t="inlineStr">
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t>1391 S Quincy Dr, Westminster, CO 80031</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y4" t="inlineStr">
+      <c r="AM4" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z4" t="inlineStr">
+      <c r="AN4" t="inlineStr">
         <is>
           <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
-      <c r="AA4" t="inlineStr">
+      <c r="AO4" t="inlineStr">
         <is>
           <t>19740</t>
         </is>
       </c>
-      <c r="AB4" t="inlineStr">
+      <c r="AP4" t="inlineStr">
         <is>
           <t>001</t>
         </is>
       </c>
-      <c r="AC4" t="inlineStr">
+      <c r="AQ4" t="inlineStr">
         <is>
           <t>$60K–$90K</t>
         </is>
       </c>
-      <c r="AD4" t="n">
+      <c r="AR4" t="n">
         <v>71000</v>
       </c>
-      <c r="AE4" t="inlineStr">
+      <c r="AS4" t="inlineStr">
         <is>
           <t>Adams County</t>
         </is>
       </c>
-      <c r="AF4" t="n">
+      <c r="AT4" t="n">
         <v>39.8367</v>
       </c>
-      <c r="AG4" t="n">
+      <c r="AU4" t="n">
         <v>-105.0372</v>
       </c>
-      <c r="AH4" t="inlineStr">
+      <c r="AV4" t="inlineStr">
         <is>
           <t>Residential</t>
         </is>
       </c>
-      <c r="AI4" t="b">
+      <c r="AW4" t="b">
         <v>0</v>
       </c>
-      <c r="AJ4" t="n">
-[...2 lines deleted...]
-      <c r="AK4" t="inlineStr">
+      <c r="AX4" t="n">
+        <v>584032</v>
+      </c>
+      <c r="AY4" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL4" t="inlineStr">
+      <c r="AZ4" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="AM4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AN4" t="inlineStr">
+      <c r="BA4" t="inlineStr">
+        <is>
+          <t>Likely</t>
+        </is>
+      </c>
+      <c r="BB4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO4" t="inlineStr">
+      <c r="BC4" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP4" t="inlineStr">
+      <c r="BD4" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ4" t="inlineStr">
+      <c r="BE4" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR4" t="inlineStr">
+      <c r="BF4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS4" t="inlineStr">
+      <c r="BG4" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT4" t="inlineStr">
+      <c r="BH4" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU4" t="inlineStr">
+      <c r="BI4" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV4" t="inlineStr">
+      <c r="BJ4" t="inlineStr">
         <is>
           <t>HVAC Contractor</t>
         </is>
       </c>
-      <c r="AW4" t="inlineStr">
+      <c r="BK4" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ4" t="inlineStr">
+      <c r="BL4" t="inlineStr">
         <is>
           <t>Grace Lindqvist</t>
         </is>
       </c>
-      <c r="BA4" t="inlineStr">
+      <c r="BM4" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB4" t="inlineStr">
+      <c r="BN4" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC4" t="b">
+      <c r="BO4" t="b">
         <v>0</v>
       </c>
-      <c r="BD4" t="b">
+      <c r="BP4" t="b">
         <v>1</v>
       </c>
-      <c r="BE4" t="b">
+      <c r="BQ4" t="b">
         <v>0</v>
       </c>
-      <c r="BF4" t="inlineStr">
+      <c r="BR4" t="inlineStr">
         <is>
           <t>Grace Lindqvist</t>
         </is>
       </c>
-      <c r="BG4" t="inlineStr">
+      <c r="BS4" t="inlineStr">
         <is>
           <t>Grace</t>
         </is>
       </c>
-      <c r="BH4" t="inlineStr">
+      <c r="BT4" t="inlineStr">
         <is>
           <t>Lindqvist</t>
         </is>
       </c>
-      <c r="BI4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="BJ4" t="inlineStr">
+      <c r="BU4" t="inlineStr">
+        <is>
+          <t>GLC-20010</t>
+        </is>
+      </c>
+      <c r="BV4" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
-      </c>
-[...42 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BW4" t="b">
         <v>1</v>
       </c>
-      <c r="BX4" t="b">
+      <c r="BX4" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY4" t="inlineStr">
+        <is>
+          <t>+13035550110</t>
+        </is>
+      </c>
+      <c r="BZ4" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA4" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CB4" t="inlineStr">
+        <is>
+          <t>+17205550140</t>
+        </is>
+      </c>
+      <c r="CC4" t="inlineStr">
+        <is>
+          <t>grace.lindqvist05@outlook.example.com</t>
+        </is>
+      </c>
+      <c r="CD4" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE4" t="n">
+        <v>21</v>
+      </c>
+      <c r="CH4" t="b">
+        <v>0</v>
+      </c>
+      <c r="CI4" t="b">
         <v>1</v>
       </c>
-      <c r="BY4" t="n">
+      <c r="CJ4" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK4" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL4" t="n">
         <v>86</v>
       </c>
-      <c r="BZ4" t="inlineStr">
+      <c r="CM4" t="inlineStr">
         <is>
           <t>Very Hot</t>
         </is>
       </c>
-      <c r="CA4" t="n">
+      <c r="CN4" t="n">
         <v>92</v>
       </c>
-      <c r="CB4" t="inlineStr">
+      <c r="CO4" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="CC4" t="n">
+      <c r="CP4" t="n">
         <v>84</v>
       </c>
-      <c r="CD4" t="inlineStr">
+      <c r="CQ4" t="inlineStr">
         <is>
           <t>Verified Contact</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>GL-CO-900002</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Summit Peak Roofing &amp; Exteriors LLC</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E5" t="b">
         <v>0</v>
       </c>
-      <c r="F5" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H5" t="b">
         <v>0</v>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>conversion</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>Established business, new entity</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Established</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Converted from an existing business</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>Converted from Summit Peak Roofing &amp; Exteriors Inc</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>20231605136</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>2023-09-02</t>
+        </is>
+      </c>
+      <c r="S5" t="b">
+        <v>0</v>
+      </c>
+      <c r="T5" t="b">
+        <v>0</v>
+      </c>
+      <c r="U5" t="b">
+        <v>0</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="W5" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="X5" t="inlineStr">
         <is>
           <t>20261993473</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="Y5" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="Z5" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
         <is>
           <t>2026-09-03</t>
         </is>
       </c>
-      <c r="O5" t="inlineStr">
+      <c r="AC5" t="inlineStr">
         <is>
           <t>2026-09-03</t>
         </is>
       </c>
-      <c r="P5" t="n">
+      <c r="AD5" t="n">
         <v>4</v>
       </c>
-      <c r="Q5" t="inlineStr">
+      <c r="AE5" t="inlineStr">
         <is>
           <t>9148 N Larkspur Ave</t>
         </is>
       </c>
-      <c r="R5" t="inlineStr">
+      <c r="AF5" t="inlineStr">
         <is>
           <t>Littleton</t>
         </is>
       </c>
-      <c r="S5" t="inlineStr">
+      <c r="AG5" t="inlineStr">
         <is>
           <t>80128</t>
         </is>
       </c>
-      <c r="T5" t="inlineStr">
+      <c r="AH5" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="AI5" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V5" t="inlineStr">
+      <c r="AJ5" t="inlineStr">
         <is>
           <t>9148 N Larkspur Ave, Littleton, CO 80128</t>
         </is>
       </c>
-      <c r="W5" t="inlineStr">
+      <c r="AK5" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y5" t="inlineStr">
+      <c r="AM5" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z5" t="inlineStr">
+      <c r="AN5" t="inlineStr">
         <is>
           <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
-      <c r="AA5" t="inlineStr">
+      <c r="AO5" t="inlineStr">
         <is>
           <t>19740</t>
         </is>
       </c>
-      <c r="AB5" t="inlineStr">
+      <c r="AP5" t="inlineStr">
         <is>
           <t>059</t>
         </is>
       </c>
-      <c r="AC5" t="inlineStr">
+      <c r="AQ5" t="inlineStr">
         <is>
           <t>$90K–$125K</t>
         </is>
       </c>
-      <c r="AD5" t="n">
+      <c r="AR5" t="n">
         <v>103000</v>
       </c>
-      <c r="AE5" t="inlineStr">
+      <c r="AS5" t="inlineStr">
         <is>
           <t>Jefferson County</t>
         </is>
       </c>
-      <c r="AF5" t="n">
+      <c r="AT5" t="n">
         <v>39.5807</v>
       </c>
-      <c r="AG5" t="n">
+      <c r="AU5" t="n">
         <v>-105.08</v>
       </c>
-      <c r="AH5" t="inlineStr">
+      <c r="AV5" t="inlineStr">
         <is>
           <t>Residential</t>
         </is>
       </c>
-      <c r="AI5" t="b">
+      <c r="AW5" t="b">
         <v>0</v>
       </c>
-      <c r="AJ5" t="n">
+      <c r="AX5" t="n">
         <v>610629</v>
       </c>
-      <c r="AK5" t="inlineStr">
+      <c r="AY5" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL5" t="inlineStr">
+      <c r="AZ5" t="inlineStr">
         <is>
           <t>Roofing</t>
         </is>
       </c>
-      <c r="AM5" t="inlineStr">
+      <c r="BA5" t="inlineStr">
         <is>
           <t>Confirmed</t>
         </is>
       </c>
-      <c r="AN5" t="inlineStr">
+      <c r="BB5" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO5" t="inlineStr">
+      <c r="BC5" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP5" t="inlineStr">
+      <c r="BD5" t="inlineStr">
         <is>
           <t>1761</t>
         </is>
       </c>
-      <c r="AQ5" t="inlineStr">
+      <c r="BE5" t="inlineStr">
         <is>
           <t>Roofing, Siding, and Sheetmetal Work</t>
         </is>
       </c>
-      <c r="AR5" t="inlineStr">
+      <c r="BF5" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS5" t="inlineStr">
+      <c r="BG5" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT5" t="inlineStr">
+      <c r="BH5" t="inlineStr">
         <is>
           <t>238160</t>
         </is>
       </c>
-      <c r="AU5" t="inlineStr">
+      <c r="BI5" t="inlineStr">
         <is>
           <t>Roofing Contractors</t>
         </is>
       </c>
-      <c r="AV5" t="inlineStr">
+      <c r="BJ5" t="inlineStr">
         <is>
           <t>Roofing Contractor</t>
         </is>
       </c>
-      <c r="AW5" t="inlineStr">
+      <c r="BK5" t="inlineStr">
         <is>
           <t>1761</t>
         </is>
       </c>
-      <c r="AX5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ5" t="inlineStr">
+      <c r="BL5" t="inlineStr">
         <is>
           <t>Dana Whitfield</t>
         </is>
       </c>
-      <c r="BA5" t="inlineStr">
+      <c r="BM5" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB5" t="inlineStr">
+      <c r="BN5" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC5" t="b">
+      <c r="BO5" t="b">
         <v>0</v>
       </c>
-      <c r="BD5" t="b">
+      <c r="BP5" t="b">
         <v>1</v>
       </c>
-      <c r="BE5" t="b">
+      <c r="BQ5" t="b">
         <v>0</v>
       </c>
-      <c r="BF5" t="inlineStr">
+      <c r="BR5" t="inlineStr">
         <is>
           <t>Dana Whitfield</t>
         </is>
       </c>
-      <c r="BG5" t="inlineStr">
+      <c r="BS5" t="inlineStr">
         <is>
           <t>Dana</t>
         </is>
       </c>
-      <c r="BH5" t="inlineStr">
+      <c r="BT5" t="inlineStr">
         <is>
           <t>Whitfield</t>
         </is>
       </c>
-      <c r="BI5" t="inlineStr">
+      <c r="BU5" t="inlineStr">
         <is>
           <t>GLC-20002</t>
         </is>
       </c>
-      <c r="BJ5" t="inlineStr">
+      <c r="BV5" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
-      </c>
-[...42 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BW5" t="b">
         <v>1</v>
       </c>
-      <c r="BX5" t="b">
+      <c r="BX5" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY5" t="inlineStr">
+        <is>
+          <t>+13035550102</t>
+        </is>
+      </c>
+      <c r="BZ5" t="inlineStr">
+        <is>
+          <t>landline</t>
+        </is>
+      </c>
+      <c r="CA5" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CB5" t="inlineStr">
+        <is>
+          <t>+17205550132</t>
+        </is>
+      </c>
+      <c r="CC5" t="inlineStr">
+        <is>
+          <t>dana@summitpeak.example.com</t>
+        </is>
+      </c>
+      <c r="CD5" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE5" t="n">
+        <v>40</v>
+      </c>
+      <c r="CH5" t="b">
+        <v>0</v>
+      </c>
+      <c r="CI5" t="b">
         <v>1</v>
       </c>
-      <c r="BY5" t="n">
+      <c r="CJ5" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK5" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL5" t="n">
         <v>84</v>
       </c>
-      <c r="BZ5" t="inlineStr">
+      <c r="CM5" t="inlineStr">
         <is>
           <t>Very Hot</t>
         </is>
       </c>
-      <c r="CA5" t="n">
+      <c r="CN5" t="n">
         <v>90</v>
       </c>
-      <c r="CB5" t="inlineStr">
+      <c r="CO5" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="CC5" t="n">
+      <c r="CP5" t="n">
         <v>80</v>
       </c>
-      <c r="CD5" t="inlineStr">
+      <c r="CQ5" t="inlineStr">
         <is>
           <t>Verified Contact</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>GL-CO-900005</t>
+          <t>GL-CO-900009</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Blue Spruce Roof Co</t>
+          <t>Lone Star Roof Systems LLC</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Lone Star Roof Systems Co</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E6" t="b">
+        <v>1</v>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>New location of an existing business</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>TX</t>
+        </is>
+      </c>
+      <c r="H6" t="b">
+        <v>1</v>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>97-1234567</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Assigned</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>registration</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>New to Colorado</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>Likely established</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>Registered here from Texas</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>Registered to do business in Colorado · home state TX</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="S6" t="b">
         <v>0</v>
       </c>
-      <c r="F6" t="b">
+      <c r="T6" t="b">
         <v>0</v>
       </c>
-      <c r="G6" t="b">
+      <c r="U6" t="b">
         <v>0</v>
       </c>
-      <c r="H6" t="b">
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>active</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t>20261159367</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="AD6" t="n">
+        <v>18</v>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t>6970 E Mississippi Dr</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Colorado Springs</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>80909</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t>State Filing</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t>6970 E Mississippi Dr, Colorado Springs, CO 80909</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t>America/Denver</t>
+        </is>
+      </c>
+      <c r="AN6" t="inlineStr">
+        <is>
+          <t>Colorado Springs, CO</t>
+        </is>
+      </c>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t>17820</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t>041</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t>$60K–$90K</t>
+        </is>
+      </c>
+      <c r="AR6" t="n">
+        <v>68000</v>
+      </c>
+      <c r="AS6" t="inlineStr">
+        <is>
+          <t>El Paso County</t>
+        </is>
+      </c>
+      <c r="AT6" t="n">
+        <v>38.8339</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>-104.7811</v>
+      </c>
+      <c r="AV6" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="AW6" t="b">
         <v>0</v>
       </c>
-      <c r="I6" t="inlineStr">
-[...116 lines deleted...]
-      <c r="AI6" t="b">
+      <c r="AX6" t="n">
+        <v>501091</v>
+      </c>
+      <c r="AY6" t="inlineStr">
+        <is>
+          <t>Construction &amp; Trades</t>
+        </is>
+      </c>
+      <c r="AZ6" t="inlineStr">
+        <is>
+          <t>Roofing</t>
+        </is>
+      </c>
+      <c r="BA6" t="inlineStr">
+        <is>
+          <t>Confirmed</t>
+        </is>
+      </c>
+      <c r="BB6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="BC6" t="inlineStr">
+        <is>
+          <t>Construction - Special Trade Contractors</t>
+        </is>
+      </c>
+      <c r="BD6" t="inlineStr">
+        <is>
+          <t>1761</t>
+        </is>
+      </c>
+      <c r="BE6" t="inlineStr">
+        <is>
+          <t>Roofing, Siding, and Sheetmetal Work</t>
+        </is>
+      </c>
+      <c r="BF6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="BG6" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="BH6" t="inlineStr">
+        <is>
+          <t>238160</t>
+        </is>
+      </c>
+      <c r="BI6" t="inlineStr">
+        <is>
+          <t>Roofing Contractors</t>
+        </is>
+      </c>
+      <c r="BJ6" t="inlineStr">
+        <is>
+          <t>Roofing Contractor</t>
+        </is>
+      </c>
+      <c r="BK6" t="inlineStr">
+        <is>
+          <t>1761</t>
+        </is>
+      </c>
+      <c r="BL6" t="inlineStr">
+        <is>
+          <t>Dale Whitcomb</t>
+        </is>
+      </c>
+      <c r="BM6" t="inlineStr">
+        <is>
+          <t>self</t>
+        </is>
+      </c>
+      <c r="BN6" t="inlineStr">
+        <is>
+          <t>self_represented</t>
+        </is>
+      </c>
+      <c r="BO6" t="b">
         <v>0</v>
       </c>
-      <c r="AJ6" t="n">
-[...92 lines deleted...]
-      <c r="BC6" t="b">
+      <c r="BP6" t="b">
+        <v>1</v>
+      </c>
+      <c r="BQ6" t="b">
         <v>0</v>
       </c>
-      <c r="BD6" t="b">
-[...57 lines deleted...]
-      </c>
       <c r="BR6" t="inlineStr">
         <is>
-          <t>catch-all</t>
-[...3 lines deleted...]
-        <v>90</v>
+          <t>Dale Whitcomb</t>
+        </is>
+      </c>
+      <c r="BS6" t="inlineStr">
+        <is>
+          <t>Dale</t>
+        </is>
       </c>
       <c r="BT6" t="inlineStr">
         <is>
-          <t>hannah.okafor@example.com</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>Whitcomb</t>
+        </is>
+      </c>
+      <c r="BU6" t="inlineStr">
+        <is>
+          <t>GLC-20009</t>
+        </is>
+      </c>
+      <c r="BV6" t="inlineStr">
+        <is>
+          <t>Manager</t>
+        </is>
       </c>
       <c r="BW6" t="b">
         <v>1</v>
       </c>
-      <c r="BX6" t="b">
+      <c r="BX6" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY6" t="inlineStr">
+        <is>
+          <t>+13035550109</t>
+        </is>
+      </c>
+      <c r="BZ6" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA6" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CC6" t="inlineStr">
+        <is>
+          <t>dale@lonestar.example.com</t>
+        </is>
+      </c>
+      <c r="CD6" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE6" t="n">
+        <v>20</v>
+      </c>
+      <c r="CF6" t="inlineStr">
+        <is>
+          <t>dale.whitcomb@example.com</t>
+        </is>
+      </c>
+      <c r="CH6" t="b">
+        <v>0</v>
+      </c>
+      <c r="CI6" t="b">
         <v>1</v>
       </c>
-      <c r="BY6" t="n">
-[...2 lines deleted...]
-      <c r="BZ6" t="inlineStr">
+      <c r="CJ6" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK6" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>74</v>
+      </c>
+      <c r="CM6" t="inlineStr">
         <is>
           <t>Hot</t>
         </is>
       </c>
-      <c r="CA6" t="n">
-[...10 lines deleted...]
-      <c r="CD6" t="inlineStr">
+      <c r="CN6" t="n">
+        <v>78</v>
+      </c>
+      <c r="CO6" t="inlineStr">
+        <is>
+          <t>Likely Decision Maker</t>
+        </is>
+      </c>
+      <c r="CP6" t="n">
+        <v>66</v>
+      </c>
+      <c r="CQ6" t="inlineStr">
         <is>
           <t>Likely Contact</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>GL-CO-900001</t>
+          <t>GL-CO-900005</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mile High Drain Pros LLC</t>
+          <t>Blue Spruce Roof Co</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E7" t="b">
         <v>0</v>
       </c>
-      <c r="F7" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H7" t="b">
         <v>0</v>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="S7" t="b">
+        <v>0</v>
+      </c>
+      <c r="T7" t="b">
+        <v>0</v>
+      </c>
+      <c r="U7" t="b">
+        <v>0</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="W7" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" t="inlineStr">
+      <c r="X7" t="inlineStr">
+        <is>
+          <t>20261574351</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="Z7" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="O7" t="inlineStr">
+      <c r="AC7" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="P7" t="n">
+      <c r="AD7" t="n">
         <v>20</v>
       </c>
-      <c r="Q7" t="inlineStr">
-[...14 lines deleted...]
-      <c r="T7" t="inlineStr">
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t>9478 E Quincy Ave</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Fort Collins</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t>80525</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="AI7" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W7" t="inlineStr">
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t>9478 E Quincy Ave, Fort Collins, CO 80525</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="X7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y7" t="inlineStr">
+      <c r="AM7" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z7" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AI7" t="b">
+      <c r="AN7" t="inlineStr">
+        <is>
+          <t>Fort Collins-Loveland, CO</t>
+        </is>
+      </c>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t>22660</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t>069</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t>$90K–$125K</t>
+        </is>
+      </c>
+      <c r="AR7" t="n">
+        <v>97000</v>
+      </c>
+      <c r="AS7" t="inlineStr">
+        <is>
+          <t>Larimer County</t>
+        </is>
+      </c>
+      <c r="AT7" t="n">
+        <v>40.5253</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>-105.0433</v>
+      </c>
+      <c r="AV7" t="inlineStr">
+        <is>
+          <t>Commercial</t>
+        </is>
+      </c>
+      <c r="AW7" t="b">
         <v>0</v>
       </c>
-      <c r="AJ7" t="n">
-[...2 lines deleted...]
-      <c r="AK7" t="inlineStr">
+      <c r="AX7" t="n">
+        <v>312919</v>
+      </c>
+      <c r="AY7" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AM7" t="inlineStr">
+      <c r="AZ7" t="inlineStr">
+        <is>
+          <t>Roofing</t>
+        </is>
+      </c>
+      <c r="BA7" t="inlineStr">
         <is>
           <t>Confirmed</t>
         </is>
       </c>
-      <c r="AN7" t="inlineStr">
+      <c r="BB7" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO7" t="inlineStr">
+      <c r="BC7" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AR7" t="inlineStr">
+      <c r="BD7" t="inlineStr">
+        <is>
+          <t>1761</t>
+        </is>
+      </c>
+      <c r="BE7" t="inlineStr">
+        <is>
+          <t>Roofing, Siding, and Sheetmetal Work</t>
+        </is>
+      </c>
+      <c r="BF7" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS7" t="inlineStr">
+      <c r="BG7" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT7" t="inlineStr">
-[...34 lines deleted...]
-      <c r="BA7" t="inlineStr">
+      <c r="BH7" t="inlineStr">
+        <is>
+          <t>238160</t>
+        </is>
+      </c>
+      <c r="BI7" t="inlineStr">
+        <is>
+          <t>Roofing Contractors</t>
+        </is>
+      </c>
+      <c r="BJ7" t="inlineStr">
+        <is>
+          <t>Roofing Contractor</t>
+        </is>
+      </c>
+      <c r="BK7" t="inlineStr">
+        <is>
+          <t>1761</t>
+        </is>
+      </c>
+      <c r="BL7" t="inlineStr">
+        <is>
+          <t>Hannah Okafor</t>
+        </is>
+      </c>
+      <c r="BM7" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB7" t="inlineStr">
+      <c r="BN7" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC7" t="b">
+      <c r="BO7" t="b">
         <v>0</v>
       </c>
-      <c r="BD7" t="b">
+      <c r="BP7" t="b">
         <v>1</v>
       </c>
-      <c r="BE7" t="b">
+      <c r="BQ7" t="b">
         <v>0</v>
       </c>
-      <c r="BF7" t="inlineStr">
-[...44 lines deleted...]
-          <t>303</t>
+      <c r="BR7" t="inlineStr">
+        <is>
+          <t>Hannah Okafor</t>
+        </is>
+      </c>
+      <c r="BS7" t="inlineStr">
+        <is>
+          <t>Hannah</t>
+        </is>
+      </c>
+      <c r="BT7" t="inlineStr">
+        <is>
+          <t>Okafor</t>
+        </is>
+      </c>
+      <c r="BU7" t="inlineStr">
+        <is>
+          <t>GLC-20005</t>
+        </is>
+      </c>
+      <c r="BV7" t="inlineStr">
+        <is>
+          <t>Owner</t>
         </is>
       </c>
       <c r="BW7" t="b">
         <v>1</v>
       </c>
-      <c r="BX7" t="b">
+      <c r="BX7" t="inlineStr">
+        <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="BY7" t="inlineStr">
+        <is>
+          <t>+13035550105</t>
+        </is>
+      </c>
+      <c r="BZ7" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA7" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CC7" t="inlineStr">
+        <is>
+          <t>hannah.okafor@yahoo.example.com</t>
+        </is>
+      </c>
+      <c r="CD7" t="inlineStr">
+        <is>
+          <t>catch-all</t>
+        </is>
+      </c>
+      <c r="CE7" t="n">
+        <v>90</v>
+      </c>
+      <c r="CF7" t="inlineStr">
+        <is>
+          <t>hannah.okafor@example.com</t>
+        </is>
+      </c>
+      <c r="CH7" t="b">
         <v>0</v>
       </c>
-      <c r="BY7" t="n">
+      <c r="CI7" t="b">
+        <v>1</v>
+      </c>
+      <c r="CJ7" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK7" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>70</v>
+      </c>
+      <c r="CM7" t="inlineStr">
+        <is>
+          <t>Hot</t>
+        </is>
+      </c>
+      <c r="CN7" t="n">
+        <v>93</v>
+      </c>
+      <c r="CO7" t="inlineStr">
+        <is>
+          <t>Decision Maker</t>
+        </is>
+      </c>
+      <c r="CP7" t="n">
         <v>72</v>
       </c>
-      <c r="BZ7" t="inlineStr">
-[...15 lines deleted...]
-      <c r="CD7" t="inlineStr">
+      <c r="CQ7" t="inlineStr">
         <is>
           <t>Likely Contact</t>
+        </is>
+      </c>
+      <c r="CR7" t="inlineStr">
+        <is>
+          <t>XF-V</t>
+        </is>
+      </c>
+      <c r="CS7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CT7" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+      <c r="CU7" t="inlineStr">
+        <is>
+          <t>Castle Pines Mechanical LLC</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>GL-CO-900006</t>
+          <t>GL-CO-900001</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Arvada Air &amp; Heat LLC</t>
-[...4 lines deleted...]
-          <t>Arvada Air &amp; Heat Co</t>
+          <t>Mile High Drain Pros LLC</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E8" t="b">
         <v>0</v>
       </c>
-      <c r="F8" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H8" t="b">
         <v>0</v>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="S8" t="b">
+        <v>0</v>
+      </c>
+      <c r="T8" t="b">
+        <v>0</v>
+      </c>
+      <c r="U8" t="b">
+        <v>0</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="W8" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
-[...42 lines deleted...]
-      <c r="T8" t="inlineStr">
+      <c r="X8" t="inlineStr">
+        <is>
+          <t>20261454710</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AD8" t="n">
+        <v>20</v>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t>1070 E Larkspur Ave</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Denver</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>80219</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="AI8" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W8" t="inlineStr">
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t>1070 E Larkspur Ave, Denver, CO 80219</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y8" t="inlineStr">
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t>Westwood</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z8" t="inlineStr">
+      <c r="AN8" t="inlineStr">
         <is>
           <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
-      <c r="AA8" t="inlineStr">
+      <c r="AO8" t="inlineStr">
         <is>
           <t>19740</t>
         </is>
       </c>
-      <c r="AB8" t="inlineStr">
-[...23 lines deleted...]
-      <c r="AH8" t="inlineStr">
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t>031</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t>$60K–$90K</t>
+        </is>
+      </c>
+      <c r="AR8" t="n">
+        <v>74000</v>
+      </c>
+      <c r="AS8" t="inlineStr">
+        <is>
+          <t>Denver County</t>
+        </is>
+      </c>
+      <c r="AT8" t="n">
+        <v>39.7108</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>-105.0332</v>
+      </c>
+      <c r="AV8" t="inlineStr">
         <is>
           <t>Residential</t>
         </is>
       </c>
-      <c r="AI8" t="b">
+      <c r="AW8" t="b">
         <v>0</v>
       </c>
-      <c r="AJ8" t="n">
-[...2 lines deleted...]
-      <c r="AK8" t="inlineStr">
+      <c r="AX8" t="n">
+        <v>316624</v>
+      </c>
+      <c r="AY8" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AN8" t="inlineStr">
+      <c r="AZ8" t="inlineStr">
+        <is>
+          <t>Plumbing</t>
+        </is>
+      </c>
+      <c r="BA8" t="inlineStr">
+        <is>
+          <t>Confirmed</t>
+        </is>
+      </c>
+      <c r="BB8" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO8" t="inlineStr">
+      <c r="BC8" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP8" t="inlineStr">
+      <c r="BD8" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ8" t="inlineStr">
+      <c r="BE8" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR8" t="inlineStr">
+      <c r="BF8" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS8" t="inlineStr">
+      <c r="BG8" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT8" t="inlineStr">
+      <c r="BH8" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU8" t="inlineStr">
+      <c r="BI8" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AW8" t="inlineStr">
+      <c r="BJ8" t="inlineStr">
+        <is>
+          <t>Plumber</t>
+        </is>
+      </c>
+      <c r="BK8" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX8" t="inlineStr">
-[...14 lines deleted...]
-      <c r="BA8" t="inlineStr">
+      <c r="BL8" t="inlineStr">
+        <is>
+          <t>Marcus Delgado</t>
+        </is>
+      </c>
+      <c r="BM8" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB8" t="inlineStr">
+      <c r="BN8" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC8" t="b">
+      <c r="BO8" t="b">
         <v>0</v>
       </c>
-      <c r="BD8" t="b">
+      <c r="BP8" t="b">
         <v>1</v>
       </c>
-      <c r="BE8" t="b">
+      <c r="BQ8" t="b">
         <v>0</v>
       </c>
-      <c r="BF8" t="inlineStr">
-[...49 lines deleted...]
-          <t>+17205550136</t>
+      <c r="BR8" t="inlineStr">
+        <is>
+          <t>Marcus Delgado</t>
+        </is>
+      </c>
+      <c r="BS8" t="inlineStr">
+        <is>
+          <t>Marcus</t>
+        </is>
+      </c>
+      <c r="BT8" t="inlineStr">
+        <is>
+          <t>Delgado</t>
+        </is>
+      </c>
+      <c r="BU8" t="inlineStr">
+        <is>
+          <t>GLC-20001</t>
+        </is>
+      </c>
+      <c r="BV8" t="inlineStr">
+        <is>
+          <t>Member</t>
         </is>
       </c>
       <c r="BW8" t="b">
         <v>1</v>
       </c>
-      <c r="BX8" t="b">
+      <c r="BX8" t="inlineStr">
+        <is>
+          <t>Phone only</t>
+        </is>
+      </c>
+      <c r="BY8" t="inlineStr">
+        <is>
+          <t>+13035550101</t>
+        </is>
+      </c>
+      <c r="BZ8" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="CA8" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CJ8" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK8" t="b">
         <v>0</v>
       </c>
-      <c r="BY8" t="n">
-[...10 lines deleted...]
-      <c r="CB8" t="inlineStr">
+      <c r="CL8" t="n">
+        <v>72</v>
+      </c>
+      <c r="CM8" t="inlineStr">
+        <is>
+          <t>Hot</t>
+        </is>
+      </c>
+      <c r="CN8" t="n">
+        <v>81</v>
+      </c>
+      <c r="CO8" t="inlineStr">
         <is>
           <t>Likely Decision Maker</t>
         </is>
       </c>
-      <c r="CC8" t="n">
-[...4 lines deleted...]
-          <t>Uncertain Contact</t>
+      <c r="CP8" t="n">
+        <v>70</v>
+      </c>
+      <c r="CQ8" t="inlineStr">
+        <is>
+          <t>Likely Contact</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>GL-CO-900003</t>
+          <t>GL-CO-900006</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Castle Pines Mechanical LLC</t>
+          <t>Arvada Air &amp; Heat LLC</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Castle Pines Mechanical Co</t>
+          <t>Arvada Air &amp; Heat Co</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E9" t="b">
         <v>0</v>
       </c>
-      <c r="F9" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H9" t="b">
         <v>0</v>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="S9" t="b">
+        <v>0</v>
+      </c>
+      <c r="T9" t="b">
+        <v>0</v>
+      </c>
+      <c r="U9" t="b">
+        <v>0</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="W9" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
-[...42 lines deleted...]
-      <c r="T9" t="inlineStr">
+      <c r="X9" t="inlineStr">
+        <is>
+          <t>20261814983</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="AD9" t="n">
+        <v>21</v>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t>3494 N Yale Pl</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t>Arvada</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>80003</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U9" t="inlineStr">
+      <c r="AI9" t="inlineStr">
         <is>
           <t>State Filing</t>
         </is>
       </c>
-      <c r="V9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W9" t="inlineStr">
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t>3494 N Yale Pl, Arvada, CO 80003</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y9" t="inlineStr">
+      <c r="AM9" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z9" t="inlineStr">
+      <c r="AN9" t="inlineStr">
         <is>
           <t>Denver-Aurora-Centennial, CO</t>
         </is>
       </c>
-      <c r="AA9" t="inlineStr">
+      <c r="AO9" t="inlineStr">
         <is>
           <t>19740</t>
         </is>
       </c>
-      <c r="AB9" t="inlineStr">
-[...28 lines deleted...]
-      <c r="AI9" t="b">
+      <c r="AP9" t="inlineStr">
+        <is>
+          <t>059</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t>Under $60K</t>
+        </is>
+      </c>
+      <c r="AR9" t="n">
+        <v>48000</v>
+      </c>
+      <c r="AS9" t="inlineStr">
+        <is>
+          <t>Jefferson County</t>
+        </is>
+      </c>
+      <c r="AT9" t="n">
+        <v>39.8028</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>-105.0875</v>
+      </c>
+      <c r="AV9" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="AW9" t="b">
         <v>0</v>
       </c>
-      <c r="AJ9" t="n">
-[...2 lines deleted...]
-      <c r="AK9" t="inlineStr">
+      <c r="AX9" t="n">
+        <v>524109</v>
+      </c>
+      <c r="AY9" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL9" t="inlineStr">
+      <c r="AZ9" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="AM9" t="inlineStr">
+      <c r="BA9" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
-      <c r="AN9" t="inlineStr">
+      <c r="BB9" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO9" t="inlineStr">
+      <c r="BC9" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP9" t="inlineStr">
+      <c r="BD9" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ9" t="inlineStr">
+      <c r="BE9" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR9" t="inlineStr">
+      <c r="BF9" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS9" t="inlineStr">
+      <c r="BG9" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT9" t="inlineStr">
+      <c r="BH9" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU9" t="inlineStr">
+      <c r="BI9" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV9" t="inlineStr">
+      <c r="BJ9" t="inlineStr">
         <is>
           <t>HVAC Contractor</t>
         </is>
       </c>
-      <c r="AW9" t="inlineStr">
+      <c r="BK9" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="BA9" t="inlineStr">
+      <c r="BL9" t="inlineStr">
+        <is>
+          <t>Luis Ortega</t>
+        </is>
+      </c>
+      <c r="BM9" t="inlineStr">
         <is>
           <t>self</t>
         </is>
       </c>
-      <c r="BB9" t="inlineStr">
+      <c r="BN9" t="inlineStr">
         <is>
           <t>self_represented</t>
         </is>
       </c>
-      <c r="BC9" t="b">
+      <c r="BO9" t="b">
         <v>0</v>
       </c>
-      <c r="BD9" t="b">
+      <c r="BP9" t="b">
         <v>1</v>
       </c>
-      <c r="BE9" t="b">
+      <c r="BQ9" t="b">
         <v>0</v>
       </c>
-      <c r="BF9" t="inlineStr">
-[...24 lines deleted...]
-      <c r="BK9" t="b">
+      <c r="BR9" t="inlineStr">
+        <is>
+          <t>Luis Ortega</t>
+        </is>
+      </c>
+      <c r="BS9" t="inlineStr">
+        <is>
+          <t>Luis</t>
+        </is>
+      </c>
+      <c r="BT9" t="inlineStr">
+        <is>
+          <t>Ortega</t>
+        </is>
+      </c>
+      <c r="BU9" t="inlineStr">
+        <is>
+          <t>GLC-20006</t>
+        </is>
+      </c>
+      <c r="BV9" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="BW9" t="b">
+        <v>1</v>
+      </c>
+      <c r="BX9" t="inlineStr">
+        <is>
+          <t>Phone only</t>
+        </is>
+      </c>
+      <c r="BY9" t="inlineStr">
+        <is>
+          <t>+13035550106</t>
+        </is>
+      </c>
+      <c r="BZ9" t="inlineStr">
+        <is>
+          <t>voip</t>
+        </is>
+      </c>
+      <c r="CA9" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="CB9" t="inlineStr">
+        <is>
+          <t>+17205550136</t>
+        </is>
+      </c>
+      <c r="CJ9" t="b">
+        <v>1</v>
+      </c>
+      <c r="CK9" t="b">
         <v>0</v>
       </c>
-      <c r="BL9" t="inlineStr">
-[...52 lines deleted...]
-          <t>Likely Contact</t>
+      <c r="CL9" t="n">
+        <v>22</v>
+      </c>
+      <c r="CM9" t="inlineStr">
+        <is>
+          <t>Cold</t>
+        </is>
+      </c>
+      <c r="CN9" t="n">
+        <v>78</v>
+      </c>
+      <c r="CO9" t="inlineStr">
+        <is>
+          <t>Likely Decision Maker</t>
+        </is>
+      </c>
+      <c r="CP9" t="n">
+        <v>35</v>
+      </c>
+      <c r="CQ9" t="inlineStr">
+        <is>
+          <t>Uncertain Contact</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>GL-CO-900004</t>
+          <t>GL-CO-900003</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Pikes Peak Plumbing Service LLC</t>
+          <t>Castle Pines Mechanical LLC</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Castle Pines Mechanical Co</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E10" t="b">
         <v>0</v>
       </c>
-      <c r="F10" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H10" t="b">
         <v>0</v>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="S10" t="b">
+        <v>0</v>
+      </c>
+      <c r="T10" t="b">
+        <v>0</v>
+      </c>
+      <c r="U10" t="b">
+        <v>0</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="W10" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
-[...37 lines deleted...]
-      <c r="T10" t="inlineStr">
+      <c r="X10" t="inlineStr">
+        <is>
+          <t>20261583705</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AD10" t="n">
+        <v>20</v>
+      </c>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t>6619 W Alameda Ave</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Castle Rock</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t>80104</t>
+        </is>
+      </c>
+      <c r="AH10" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="W10" t="inlineStr">
+      <c r="AI10" t="inlineStr">
+        <is>
+          <t>State Filing</t>
+        </is>
+      </c>
+      <c r="AJ10" t="inlineStr">
+        <is>
+          <t>6619 W Alameda Ave, Castle Rock, CO 80104</t>
+        </is>
+      </c>
+      <c r="AK10" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y10" t="inlineStr">
+      <c r="AM10" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z10" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AI10" t="b">
+      <c r="AN10" t="inlineStr">
+        <is>
+          <t>Denver-Aurora-Centennial, CO</t>
+        </is>
+      </c>
+      <c r="AO10" t="inlineStr">
+        <is>
+          <t>19740</t>
+        </is>
+      </c>
+      <c r="AP10" t="inlineStr">
+        <is>
+          <t>035</t>
+        </is>
+      </c>
+      <c r="AQ10" t="inlineStr">
+        <is>
+          <t>$125K+</t>
+        </is>
+      </c>
+      <c r="AR10" t="n">
+        <v>141000</v>
+      </c>
+      <c r="AS10" t="inlineStr">
+        <is>
+          <t>Douglas County</t>
+        </is>
+      </c>
+      <c r="AT10" t="n">
+        <v>39.3722</v>
+      </c>
+      <c r="AU10" t="n">
+        <v>-104.8561</v>
+      </c>
+      <c r="AV10" t="inlineStr">
+        <is>
+          <t>Residential</t>
+        </is>
+      </c>
+      <c r="AW10" t="b">
         <v>0</v>
       </c>
-      <c r="AJ10" t="n">
-[...2 lines deleted...]
-      <c r="AK10" t="inlineStr">
+      <c r="AX10" t="n">
+        <v>431838</v>
+      </c>
+      <c r="AY10" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AN10" t="inlineStr">
+      <c r="AZ10" t="inlineStr">
+        <is>
+          <t>HVAC</t>
+        </is>
+      </c>
+      <c r="BA10" t="inlineStr">
+        <is>
+          <t>Likely</t>
+        </is>
+      </c>
+      <c r="BB10" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO10" t="inlineStr">
+      <c r="BC10" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP10" t="inlineStr">
+      <c r="BD10" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AQ10" t="inlineStr">
+      <c r="BE10" t="inlineStr">
         <is>
           <t>Plumbing, Heating, Air-conditioning</t>
         </is>
       </c>
-      <c r="AR10" t="inlineStr">
+      <c r="BF10" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS10" t="inlineStr">
+      <c r="BG10" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT10" t="inlineStr">
+      <c r="BH10" t="inlineStr">
         <is>
           <t>238220</t>
         </is>
       </c>
-      <c r="AU10" t="inlineStr">
+      <c r="BI10" t="inlineStr">
         <is>
           <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
         </is>
       </c>
-      <c r="AV10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AW10" t="inlineStr">
+      <c r="BJ10" t="inlineStr">
+        <is>
+          <t>HVAC Contractor</t>
+        </is>
+      </c>
+      <c r="BK10" t="inlineStr">
         <is>
           <t>1711</t>
         </is>
       </c>
-      <c r="AX10" t="inlineStr">
-[...24 lines deleted...]
-      <c r="BC10" t="b">
+      <c r="BL10" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+      <c r="BM10" t="inlineStr">
+        <is>
+          <t>self</t>
+        </is>
+      </c>
+      <c r="BN10" t="inlineStr">
+        <is>
+          <t>self_represented</t>
+        </is>
+      </c>
+      <c r="BO10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BP10" t="b">
         <v>1</v>
       </c>
-      <c r="BD10" t="b">
+      <c r="BQ10" t="b">
         <v>0</v>
       </c>
-      <c r="BE10" t="b">
-[...32 lines deleted...]
-          <t>No channel yet</t>
+      <c r="BR10" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+      <c r="BS10" t="inlineStr">
+        <is>
+          <t>Elena</t>
+        </is>
+      </c>
+      <c r="BT10" t="inlineStr">
+        <is>
+          <t>Marchetti</t>
+        </is>
+      </c>
+      <c r="BU10" t="inlineStr">
+        <is>
+          <t>GLC-20003</t>
+        </is>
+      </c>
+      <c r="BV10" t="inlineStr">
+        <is>
+          <t>Manager</t>
         </is>
       </c>
       <c r="BW10" t="b">
         <v>0</v>
       </c>
-      <c r="BX10" t="b">
+      <c r="BX10" t="inlineStr">
+        <is>
+          <t>Email only</t>
+        </is>
+      </c>
+      <c r="CC10" t="inlineStr">
+        <is>
+          <t>elena.marchetti71@gmail.example.com</t>
+        </is>
+      </c>
+      <c r="CD10" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="CE10" t="n">
+        <v>5</v>
+      </c>
+      <c r="CF10" t="inlineStr">
+        <is>
+          <t>elena.marchetti@example.com</t>
+        </is>
+      </c>
+      <c r="CH10" t="b">
         <v>0</v>
       </c>
-      <c r="CA10" t="n">
-[...12 lines deleted...]
-          <t>Possible Contact</t>
+      <c r="CI10" t="b">
+        <v>1</v>
+      </c>
+      <c r="CJ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="CK10" t="b">
+        <v>1</v>
+      </c>
+      <c r="CL10" t="n">
+        <v>55</v>
+      </c>
+      <c r="CM10" t="inlineStr">
+        <is>
+          <t>Warm</t>
+        </is>
+      </c>
+      <c r="CN10" t="n">
+        <v>64</v>
+      </c>
+      <c r="CO10" t="inlineStr">
+        <is>
+          <t>Probable Contact</t>
+        </is>
+      </c>
+      <c r="CP10" t="n">
+        <v>66</v>
+      </c>
+      <c r="CQ10" t="inlineStr">
+        <is>
+          <t>Likely Contact</t>
+        </is>
+      </c>
+      <c r="CR10" t="inlineStr">
+        <is>
+          <t>XF-O</t>
+        </is>
+      </c>
+      <c r="CS10" t="n">
+        <v>3</v>
+      </c>
+      <c r="CT10" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>GL-CO-900008</t>
+          <t>GL-CO-900004</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Boulder Valley Roofing LLC</t>
+          <t>Pikes Peak Plumbing Service LLC</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>LLC</t>
         </is>
       </c>
       <c r="E11" t="b">
         <v>0</v>
       </c>
-      <c r="F11" t="b">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
       </c>
       <c r="H11" t="b">
         <v>0</v>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="S11" t="b">
+        <v>0</v>
+      </c>
+      <c r="T11" t="b">
+        <v>0</v>
+      </c>
+      <c r="U11" t="b">
+        <v>0</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>active</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="W11" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="X11" t="inlineStr">
+        <is>
+          <t>20261587472</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="AD11" t="n">
+        <v>6</v>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t>8978 W Iliff Dr</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>Colorado Springs</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t>80909</t>
+        </is>
+      </c>
+      <c r="AH11" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="AI11" t="inlineStr">
+        <is>
+          <t>Registered Agent (Self)</t>
+        </is>
+      </c>
+      <c r="AJ11" t="inlineStr">
+        <is>
+          <t>8978 W Iliff Dr, Colorado Springs, CO 80909</t>
+        </is>
+      </c>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="AM11" t="inlineStr">
+        <is>
+          <t>America/Denver</t>
+        </is>
+      </c>
+      <c r="AN11" t="inlineStr">
+        <is>
+          <t>Colorado Springs, CO</t>
+        </is>
+      </c>
+      <c r="AO11" t="inlineStr">
+        <is>
+          <t>17820</t>
+        </is>
+      </c>
+      <c r="AP11" t="inlineStr">
+        <is>
+          <t>041</t>
+        </is>
+      </c>
+      <c r="AQ11" t="inlineStr">
+        <is>
+          <t>$60K–$90K</t>
+        </is>
+      </c>
+      <c r="AR11" t="n">
+        <v>68000</v>
+      </c>
+      <c r="AS11" t="inlineStr">
+        <is>
+          <t>El Paso County</t>
+        </is>
+      </c>
+      <c r="AT11" t="n">
+        <v>38.8339</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>-104.7811</v>
+      </c>
+      <c r="AV11" t="inlineStr">
+        <is>
+          <t>Commercial</t>
+        </is>
+      </c>
+      <c r="AW11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX11" t="n">
+        <v>374752</v>
+      </c>
+      <c r="AY11" t="inlineStr">
+        <is>
+          <t>Construction &amp; Trades</t>
+        </is>
+      </c>
+      <c r="AZ11" t="inlineStr">
+        <is>
+          <t>Plumbing</t>
+        </is>
+      </c>
+      <c r="BA11" t="inlineStr">
+        <is>
+          <t>Confirmed</t>
+        </is>
+      </c>
+      <c r="BB11" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="BC11" t="inlineStr">
+        <is>
+          <t>Construction - Special Trade Contractors</t>
+        </is>
+      </c>
+      <c r="BD11" t="inlineStr">
+        <is>
+          <t>1711</t>
+        </is>
+      </c>
+      <c r="BE11" t="inlineStr">
+        <is>
+          <t>Plumbing, Heating, Air-conditioning</t>
+        </is>
+      </c>
+      <c r="BF11" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="BG11" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="BH11" t="inlineStr">
+        <is>
+          <t>238220</t>
+        </is>
+      </c>
+      <c r="BI11" t="inlineStr">
+        <is>
+          <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
+        </is>
+      </c>
+      <c r="BJ11" t="inlineStr">
+        <is>
+          <t>Plumber</t>
+        </is>
+      </c>
+      <c r="BK11" t="inlineStr">
+        <is>
+          <t>1711</t>
+        </is>
+      </c>
+      <c r="BL11" t="inlineStr">
+        <is>
+          <t>Registered Agents Inc.</t>
+        </is>
+      </c>
+      <c r="BM11" t="inlineStr">
+        <is>
+          <t>national</t>
+        </is>
+      </c>
+      <c r="BN11" t="inlineStr">
+        <is>
+          <t>commercial_ra</t>
+        </is>
+      </c>
+      <c r="BO11" t="b">
+        <v>1</v>
+      </c>
+      <c r="BP11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BQ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BR11" t="inlineStr">
+        <is>
+          <t>Tomas Reyes</t>
+        </is>
+      </c>
+      <c r="BS11" t="inlineStr">
+        <is>
+          <t>Tomas</t>
+        </is>
+      </c>
+      <c r="BT11" t="inlineStr">
+        <is>
+          <t>Reyes</t>
+        </is>
+      </c>
+      <c r="BU11" t="inlineStr">
+        <is>
+          <t>GLC-20004</t>
+        </is>
+      </c>
+      <c r="BV11" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="BW11" t="b">
+        <v>1</v>
+      </c>
+      <c r="BX11" t="inlineStr">
+        <is>
+          <t>No channel yet</t>
+        </is>
+      </c>
+      <c r="CJ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="CK11" t="b">
+        <v>0</v>
+      </c>
+      <c r="CN11" t="n">
+        <v>88</v>
+      </c>
+      <c r="CO11" t="inlineStr">
+        <is>
+          <t>Decision Maker</t>
+        </is>
+      </c>
+      <c r="CP11" t="n">
+        <v>40</v>
+      </c>
+      <c r="CQ11" t="inlineStr">
+        <is>
+          <t>Possible Contact</t>
+        </is>
+      </c>
+      <c r="CR11" t="inlineStr">
+        <is>
+          <t>XF-V</t>
+        </is>
+      </c>
+      <c r="CS11" t="n">
+        <v>3</v>
+      </c>
+      <c r="CT11" t="inlineStr">
+        <is>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+      <c r="CU11" t="inlineStr">
+        <is>
+          <t>Castle Pines Mechanical LLC</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>GL-CO-900008</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Boulder Valley Roofing LLC</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>LLC</t>
+        </is>
+      </c>
+      <c r="E12" t="b">
+        <v>0</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Newly formed in Colorado</t>
+        </is>
+      </c>
+      <c r="H12" t="b">
+        <v>0</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Applied for</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>formation</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>Confirmed new</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>First-ever filing for this business · no earlier filings on record</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>Formed</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="S12" t="b">
+        <v>0</v>
+      </c>
+      <c r="T12" t="b">
+        <v>0</v>
+      </c>
+      <c r="U12" t="b">
+        <v>0</v>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t>active</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
         <is>
           <t>20261301924</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="Y12" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="Z12" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
-      <c r="P11" t="n">
+      <c r="AD12" t="n">
         <v>18</v>
       </c>
-      <c r="Q11" t="inlineStr">
+      <c r="AE12" t="inlineStr">
         <is>
           <t>8231 S Yale Pl</t>
         </is>
       </c>
-      <c r="R11" t="inlineStr">
+      <c r="AF12" t="inlineStr">
         <is>
           <t>Boulder</t>
         </is>
       </c>
-      <c r="S11" t="inlineStr">
+      <c r="AG12" t="inlineStr">
         <is>
           <t>80301</t>
         </is>
       </c>
-      <c r="T11" t="inlineStr">
+      <c r="AH12" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
-      <c r="U11" t="inlineStr">
+      <c r="AI12" t="inlineStr">
         <is>
           <t>Registered Agent (Self)</t>
         </is>
       </c>
-      <c r="V11" t="inlineStr">
+      <c r="AJ12" t="inlineStr">
         <is>
           <t>8231 S Yale Pl, Boulder, CO 80301</t>
         </is>
       </c>
-      <c r="W11" t="inlineStr">
+      <c r="AK12" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
-      <c r="Y11" t="inlineStr">
+      <c r="AM12" t="inlineStr">
         <is>
           <t>America/Denver</t>
         </is>
       </c>
-      <c r="Z11" t="inlineStr">
+      <c r="AN12" t="inlineStr">
         <is>
           <t>Boulder, CO</t>
         </is>
       </c>
-      <c r="AA11" t="inlineStr">
+      <c r="AO12" t="inlineStr">
         <is>
           <t>14500</t>
         </is>
       </c>
-      <c r="AB11" t="inlineStr">
+      <c r="AP12" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
-      <c r="AC11" t="inlineStr">
+      <c r="AQ12" t="inlineStr">
         <is>
           <t>$125K+</t>
         </is>
       </c>
-      <c r="AD11" t="n">
+      <c r="AR12" t="n">
         <v>158000</v>
       </c>
-      <c r="AE11" t="inlineStr">
+      <c r="AS12" t="inlineStr">
         <is>
           <t>Boulder County</t>
         </is>
       </c>
-      <c r="AF11" t="n">
+      <c r="AT12" t="n">
         <v>40.015</v>
       </c>
-      <c r="AG11" t="n">
+      <c r="AU12" t="n">
         <v>-105.2705</v>
       </c>
-      <c r="AH11" t="inlineStr">
+      <c r="AV12" t="inlineStr">
         <is>
           <t>Commercial</t>
         </is>
       </c>
-      <c r="AI11" t="b">
+      <c r="AW12" t="b">
         <v>0</v>
       </c>
-      <c r="AJ11" t="n">
+      <c r="AX12" t="n">
         <v>318378</v>
       </c>
-      <c r="AK11" t="inlineStr">
+      <c r="AY12" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="AL11" t="inlineStr">
+      <c r="AZ12" t="inlineStr">
         <is>
           <t>Roofing</t>
         </is>
       </c>
-      <c r="AM11" t="inlineStr">
+      <c r="BA12" t="inlineStr">
         <is>
           <t>Confirmed</t>
         </is>
       </c>
-      <c r="AN11" t="inlineStr">
+      <c r="BB12" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="AO11" t="inlineStr">
+      <c r="BC12" t="inlineStr">
         <is>
           <t>Construction - Special Trade Contractors</t>
         </is>
       </c>
-      <c r="AP11" t="inlineStr">
+      <c r="BD12" t="inlineStr">
         <is>
           <t>1761</t>
         </is>
       </c>
-      <c r="AQ11" t="inlineStr">
+      <c r="BE12" t="inlineStr">
         <is>
           <t>Roofing, Siding, and Sheetmetal Work</t>
         </is>
       </c>
-      <c r="AR11" t="inlineStr">
+      <c r="BF12" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="AS11" t="inlineStr">
+      <c r="BG12" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
-      <c r="AT11" t="inlineStr">
+      <c r="BH12" t="inlineStr">
         <is>
           <t>238160</t>
         </is>
       </c>
-      <c r="AU11" t="inlineStr">
+      <c r="BI12" t="inlineStr">
         <is>
           <t>Roofing Contractors</t>
         </is>
       </c>
-      <c r="AV11" t="inlineStr">
+      <c r="BJ12" t="inlineStr">
         <is>
           <t>Roofing Contractor</t>
         </is>
       </c>
-      <c r="AW11" t="inlineStr">
+      <c r="BK12" t="inlineStr">
         <is>
           <t>1761</t>
         </is>
       </c>
-      <c r="AX11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AZ11" t="inlineStr">
+      <c r="BL12" t="inlineStr">
         <is>
           <t>Registered Agents Inc.</t>
         </is>
       </c>
-      <c r="BA11" t="inlineStr">
+      <c r="BM12" t="inlineStr">
         <is>
           <t>national</t>
         </is>
       </c>
-      <c r="BB11" t="inlineStr">
+      <c r="BN12" t="inlineStr">
         <is>
           <t>commercial_ra</t>
         </is>
       </c>
-      <c r="BC11" t="b">
+      <c r="BO12" t="b">
         <v>1</v>
       </c>
-      <c r="BD11" t="b">
+      <c r="BP12" t="b">
         <v>0</v>
       </c>
-      <c r="BE11" t="b">
+      <c r="BQ12" t="b">
         <v>0</v>
       </c>
-      <c r="BF11" t="inlineStr">
+      <c r="BR12" t="inlineStr">
         <is>
           <t>Samuel Kaur</t>
         </is>
       </c>
-      <c r="BG11" t="inlineStr">
+      <c r="BS12" t="inlineStr">
         <is>
           <t>Samuel</t>
         </is>
       </c>
-      <c r="BH11" t="inlineStr">
+      <c r="BT12" t="inlineStr">
         <is>
           <t>Kaur</t>
         </is>
       </c>
-      <c r="BI11" t="inlineStr">
+      <c r="BU12" t="inlineStr">
         <is>
           <t>GLC-20008</t>
         </is>
       </c>
-      <c r="BJ11" t="inlineStr">
+      <c r="BV12" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
-      <c r="BK11" t="b">
+      <c r="BW12" t="b">
         <v>1</v>
       </c>
-      <c r="BL11" t="inlineStr">
+      <c r="BX12" t="inlineStr">
         <is>
           <t>No channel yet</t>
         </is>
       </c>
-      <c r="BW11" t="b">
+      <c r="CJ12" t="b">
         <v>0</v>
       </c>
-      <c r="BX11" t="b">
+      <c r="CK12" t="b">
         <v>0</v>
       </c>
-      <c r="CA11" t="n">
+      <c r="CN12" t="n">
         <v>87</v>
       </c>
-      <c r="CB11" t="inlineStr">
+      <c r="CO12" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="CC11" t="n">
+      <c r="CP12" t="n">
         <v>38</v>
       </c>
-      <c r="CD11" t="inlineStr">
+      <c r="CQ12" t="inlineStr">
         <is>
           <t>Possible Contact</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:CD11"/>
+  <autoFilter ref="A1:CU12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V11"/>
+  <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="14" customWidth="1" min="3" max="3"/>
-[...3 lines deleted...]
-    <col width="15" customWidth="1" min="7" max="7"/>
+    <col width="12" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="19" customWidth="1" min="6" max="6"/>
+    <col width="24" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="17" customWidth="1" min="10" max="10"/>
-[...8 lines deleted...]
-    <col width="12" customWidth="1" min="19" max="19"/>
+    <col width="12" customWidth="1" min="10" max="10"/>
+    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="29" customWidth="1" min="12" max="12"/>
+    <col width="22" customWidth="1" min="13" max="13"/>
+    <col width="16" customWidth="1" min="14" max="14"/>
+    <col width="17" customWidth="1" min="15" max="15"/>
+    <col width="15" customWidth="1" min="16" max="16"/>
+    <col width="19" customWidth="1" min="17" max="17"/>
+    <col width="16" customWidth="1" min="18" max="18"/>
+    <col width="15" customWidth="1" min="19" max="19"/>
     <col width="13" customWidth="1" min="20" max="20"/>
-    <col width="15" customWidth="1" min="21" max="21"/>
-    <col width="25" customWidth="1" min="22" max="22"/>
+    <col width="12" customWidth="1" min="21" max="21"/>
+    <col width="13" customWidth="1" min="22" max="22"/>
+    <col width="15" customWidth="1" min="23" max="23"/>
+    <col width="25" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="18" t="inlineStr">
         <is>
           <t>lead_ref</t>
         </is>
       </c>
       <c r="B1" s="18" t="inlineStr">
         <is>
           <t>entity_name</t>
         </is>
       </c>
       <c r="C1" s="18" t="inlineStr">
         <is>
+          <t>state</t>
+        </is>
+      </c>
+      <c r="D1" s="18" t="inlineStr">
+        <is>
           <t>contact_name</t>
         </is>
       </c>
-      <c r="D1" s="18" t="inlineStr">
+      <c r="E1" s="18" t="inlineStr">
         <is>
           <t>contact_coverage</t>
         </is>
       </c>
-      <c r="E1" s="18" t="inlineStr">
+      <c r="F1" s="18" t="inlineStr">
         <is>
           <t>reachability_tier</t>
         </is>
       </c>
-      <c r="F1" s="18" t="inlineStr">
+      <c r="G1" s="18" t="inlineStr">
         <is>
           <t>contact_relevance_tier</t>
         </is>
       </c>
-      <c r="G1" s="18" t="inlineStr">
+      <c r="H1" s="18" t="inlineStr">
+        <is>
+          <t>lead_class</t>
+        </is>
+      </c>
+      <c r="I1" s="18" t="inlineStr">
         <is>
           <t>phone_primary</t>
         </is>
       </c>
-      <c r="H1" s="18" t="inlineStr">
+      <c r="J1" s="18" t="inlineStr">
         <is>
           <t>phone_type</t>
         </is>
       </c>
-      <c r="I1" s="18" t="inlineStr">
+      <c r="K1" s="18" t="inlineStr">
         <is>
           <t>email_primary</t>
         </is>
       </c>
-      <c r="J1" s="18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K1" s="18" t="inlineStr">
+      <c r="L1" s="18" t="inlineStr">
+        <is>
+          <t>email_deliverability_status</t>
+        </is>
+      </c>
+      <c r="M1" s="18" t="inlineStr">
         <is>
           <t>email_active_in_days</t>
         </is>
       </c>
-      <c r="L1" s="18" t="inlineStr">
+      <c r="N1" s="18" t="inlineStr">
         <is>
           <t>formation_date</t>
         </is>
       </c>
-      <c r="M1" s="18" t="inlineStr">
+      <c r="O1" s="18" t="inlineStr">
         <is>
           <t>industry_sector</t>
         </is>
       </c>
-      <c r="N1" s="18" t="inlineStr">
+      <c r="P1" s="18" t="inlineStr">
         <is>
           <t>industry_name</t>
         </is>
       </c>
-      <c r="O1" s="18" t="inlineStr">
+      <c r="Q1" s="18" t="inlineStr">
         <is>
           <t>principal_address</t>
         </is>
       </c>
-      <c r="P1" s="18" t="inlineStr">
+      <c r="R1" s="18" t="inlineStr">
         <is>
           <t>principal_city</t>
         </is>
       </c>
-      <c r="Q1" s="18" t="inlineStr">
+      <c r="S1" s="18" t="inlineStr">
         <is>
           <t>principal_zip</t>
         </is>
       </c>
-      <c r="R1" s="18" t="inlineStr">
+      <c r="T1" s="18" t="inlineStr">
         <is>
           <t>county_name</t>
         </is>
       </c>
-      <c r="S1" s="18" t="inlineStr">
+      <c r="U1" s="18" t="inlineStr">
         <is>
           <t>filed_date</t>
         </is>
       </c>
-      <c r="T1" s="18" t="inlineStr">
+      <c r="V1" s="18" t="inlineStr">
         <is>
           <t>pulled_date</t>
         </is>
       </c>
-      <c r="U1" s="18" t="inlineStr">
+      <c r="W1" s="18" t="inlineStr">
         <is>
           <t>verified_date</t>
         </is>
       </c>
-      <c r="V1" s="18" t="inlineStr">
+      <c r="X1" s="18" t="inlineStr">
         <is>
           <t>days_filing_to_delivery</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>GL-CO-900000</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Front Range Comfort Heating LLC</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Priya Ramaswamy</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>Michael Johnson</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
           <t>Phone + Email</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="F2" t="inlineStr">
         <is>
           <t>On Fire</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="G2" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
         <is>
           <t>+13035550100</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="J2" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J2" t="inlineStr">
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>michael.johnson82@gmail.example.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
-      <c r="K2" t="n">
+      <c r="M2" t="n">
         <v>12</v>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="N2" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="O2" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="P2" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="O2" t="inlineStr">
+      <c r="Q2" t="inlineStr">
         <is>
           <t>2591 N Yale Ave</t>
         </is>
       </c>
-      <c r="P2" t="inlineStr">
+      <c r="R2" t="inlineStr">
         <is>
           <t>Aurora</t>
         </is>
       </c>
-      <c r="Q2" t="inlineStr">
+      <c r="S2" t="inlineStr">
         <is>
           <t>80013</t>
         </is>
       </c>
-      <c r="R2" t="inlineStr">
+      <c r="T2" t="inlineStr">
         <is>
           <t>Arapahoe County</t>
         </is>
       </c>
-      <c r="S2" t="inlineStr">
+      <c r="U2" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr">
+      <c r="V2" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="W2" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
-      <c r="V2" t="n">
+      <c r="X2" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>GL-CO-900007</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Greeley Sewer &amp; Water LLC</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>Amelia Novak</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>On Fire</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>+13035550107</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>amelia.novak90@gmail.example.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
-      <c r="K3" t="n">
+      <c r="M3" t="n">
         <v>3</v>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-08-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="O3" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="P3" t="inlineStr">
         <is>
           <t>Plumbing</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
+      <c r="Q3" t="inlineStr">
         <is>
           <t>5031 E Mississippi St</t>
         </is>
       </c>
-      <c r="P3" t="inlineStr">
+      <c r="R3" t="inlineStr">
         <is>
           <t>Greeley</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr">
+      <c r="S3" t="inlineStr">
         <is>
           <t>80634</t>
         </is>
       </c>
-      <c r="R3" t="inlineStr">
+      <c r="T3" t="inlineStr">
         <is>
           <t>Weld County</t>
         </is>
       </c>
-      <c r="S3" t="inlineStr">
+      <c r="U3" t="inlineStr">
         <is>
           <t>2026-08-23</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
+      <c r="V3" t="inlineStr">
         <is>
           <t>2026-08-25</t>
         </is>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>2026-08-25</t>
         </is>
       </c>
-      <c r="V3" t="n">
+      <c r="X3" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>GL-CO-900009</t>
+          <t>GL-CO-900010</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Westminster Heating Solutions LLC</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>Grace Lindqvist</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>Very Hot</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>+13035550110</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
           <t>mobile</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J4" t="inlineStr">
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>grace.lindqvist05@outlook.example.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
-      <c r="K4" t="n">
+      <c r="M4" t="n">
         <v>21</v>
       </c>
-      <c r="L4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M4" t="inlineStr">
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="P4" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="O4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P4" t="inlineStr">
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>1391 S Quincy Dr</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
         <is>
           <t>Westminster</t>
         </is>
       </c>
-      <c r="Q4" t="inlineStr">
+      <c r="S4" t="inlineStr">
         <is>
           <t>80031</t>
         </is>
       </c>
-      <c r="R4" t="inlineStr">
+      <c r="T4" t="inlineStr">
         <is>
           <t>Adams County</t>
         </is>
       </c>
-      <c r="S4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
-[...3 lines deleted...]
-        <v>18</v>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="X4" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>GL-CO-900002</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Summit Peak Roofing &amp; Exteriors LLC</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t>Dana Whitfield</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>Very Hot</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Established business, new entity</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>+13035550102</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>landline</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>dana@summitpeak.example.com</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
-      <c r="K5" t="n">
+      <c r="M5" t="n">
         <v>40</v>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="O5" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="P5" t="inlineStr">
         <is>
           <t>Roofing</t>
         </is>
       </c>
-      <c r="O5" t="inlineStr">
+      <c r="Q5" t="inlineStr">
         <is>
           <t>9148 N Larkspur Ave</t>
         </is>
       </c>
-      <c r="P5" t="inlineStr">
+      <c r="R5" t="inlineStr">
         <is>
           <t>Littleton</t>
         </is>
       </c>
-      <c r="Q5" t="inlineStr">
+      <c r="S5" t="inlineStr">
         <is>
           <t>80128</t>
         </is>
       </c>
-      <c r="R5" t="inlineStr">
+      <c r="T5" t="inlineStr">
         <is>
           <t>Jefferson County</t>
         </is>
       </c>
-      <c r="S5" t="inlineStr">
+      <c r="U5" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="T5" t="inlineStr">
+      <c r="V5" t="inlineStr">
         <is>
           <t>2026-09-03</t>
         </is>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="W5" t="inlineStr">
         <is>
           <t>2026-09-03</t>
         </is>
       </c>
-      <c r="V5" t="n">
+      <c r="X5" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>GL-CO-900005</t>
+          <t>GL-CO-900009</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Blue Spruce Roof Co</t>
+          <t>Lone Star Roof Systems LLC</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Hannah Okafor</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
+          <t>Dale Whitcomb</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>Phone + Email</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>Hot</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>+13035550105</t>
+          <t>Likely Decision Maker</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t>New to Colorado</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>+13035550109</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
           <t>mobile</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
-[...10 lines deleted...]
-        <v>90</v>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>dale@lonestar.example.com</t>
+        </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
-[...2 lines deleted...]
-      <c r="M6" t="inlineStr">
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="M6" t="n">
+        <v>20</v>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="P6" t="inlineStr">
         <is>
           <t>Roofing</t>
         </is>
       </c>
-      <c r="O6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>80525</t>
+          <t>6970 E Mississippi Dr</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>Larimer County</t>
+          <t>Colorado Springs</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>80909</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
+          <t>El Paso County</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="U6" t="inlineStr">
-[...5 lines deleted...]
-        <v>20</v>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="X6" t="n">
+        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>GL-CO-900001</t>
+          <t>GL-CO-900005</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mile High Drain Pros LLC</t>
+          <t>Blue Spruce Roof Co</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Marcus Delgado</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Phone only</t>
+          <t>Hannah Okafor</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
+          <t>Phone + Email</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
           <t>Hot</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>+13035550101</t>
+          <t>Decision Maker</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>+13035550105</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
           <t>mobile</t>
         </is>
       </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>hannah.okafor@yahoo.example.com</t>
+        </is>
+      </c>
       <c r="L7" t="inlineStr">
         <is>
+          <t>catch-all</t>
+        </is>
+      </c>
+      <c r="M7" t="n">
+        <v>90</v>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
           <t>2026-08-16</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="O7" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>Denver</t>
+          <t>Roofing</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>80219</t>
+          <t>9478 E Quincy Ave</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
-          <t>Denver County</t>
+          <t>Fort Collins</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
+          <t>80525</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t>Larimer County</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
           <t>2026-08-16</t>
         </is>
       </c>
-      <c r="T7" t="inlineStr">
+      <c r="V7" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="W7" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="V7" t="n">
+      <c r="X7" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>GL-CO-900006</t>
+          <t>GL-CO-900001</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Arvada Air &amp; Heat LLC</t>
+          <t>Mile High Drain Pros LLC</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Luis Ortega</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
+          <t>Marcus Delgado</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
           <t>Phone only</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F8" t="inlineStr">
         <is>
+          <t>Hot</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
           <t>Likely Decision Maker</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>voip</t>
-[...7 lines deleted...]
-      <c r="M8" t="inlineStr">
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>+13035550101</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>mobile</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>Arvada</t>
+          <t>Plumbing</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>80003</t>
+          <t>1070 E Larkspur Ave</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t>Jefferson County</t>
+          <t>Denver</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>80219</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
-          <t>2026-08-17</t>
+          <t>Denver County</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-08-17</t>
-[...3 lines deleted...]
-        <v>21</v>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="X8" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>GL-CO-900003</t>
+          <t>GL-CO-900006</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Castle Pines Mechanical LLC</t>
+          <t>Arvada Air &amp; Heat LLC</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Elena Marchetti</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Email only</t>
+          <t>Luis Ortega</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Warm</t>
+          <t>Phone only</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Probable Contact</t>
+          <t>Cold</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Likely Decision Maker</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Just started</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>elena@castlepines.example.com</t>
+          <t>+13035550106</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>valid</t>
-[...10 lines deleted...]
-      <c r="M9" t="inlineStr">
+          <t>voip</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="P9" t="inlineStr">
         <is>
           <t>HVAC</t>
         </is>
       </c>
-      <c r="O9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>80104</t>
+          <t>3494 N Yale Pl</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
-          <t>Douglas County</t>
+          <t>Arvada</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>80003</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>Jefferson County</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
-[...3 lines deleted...]
-        <v>20</v>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="X9" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>GL-CO-900004</t>
+          <t>GL-CO-900003</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Pikes Peak Plumbing Service LLC</t>
+          <t>Castle Pines Mechanical LLC</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Tomas Reyes</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>No channel yet</t>
+          <t>Elena Marchetti</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Email only</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Decision Maker</t>
+          <t>Warm</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Probable Contact</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>elena.marchetti71@gmail.example.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
-[...2 lines deleted...]
-      <c r="M10" t="inlineStr">
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="M10" t="n">
+        <v>5</v>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>Colorado Springs</t>
+          <t>HVAC</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>80909</t>
+          <t>6619 W Alameda Ave</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
-          <t>El Paso County</t>
+          <t>Castle Rock</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>80104</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
-          <t>2026-08-23</t>
-[...3 lines deleted...]
-        <v>15</v>
+          <t>Douglas County</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="X10" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t>GL-CO-900004</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Pikes Peak Plumbing Service LLC</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Tomas Reyes</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>No channel yet</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Decision Maker</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>Construction &amp; Trades</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>Plumbing</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>8978 W Iliff Dr</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>Colorado Springs</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>80909</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>El Paso County</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="X11" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t>GL-CO-900008</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>Boulder Valley Roofing LLC</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
         <is>
           <t>Samuel Kaur</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>No channel yet</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>Decision Maker</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Just started</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="O12" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="P12" t="inlineStr">
         <is>
           <t>Roofing</t>
         </is>
       </c>
-      <c r="O11" t="inlineStr">
+      <c r="Q12" t="inlineStr">
         <is>
           <t>8231 S Yale Pl</t>
         </is>
       </c>
-      <c r="P11" t="inlineStr">
+      <c r="R12" t="inlineStr">
         <is>
           <t>Boulder</t>
         </is>
       </c>
-      <c r="Q11" t="inlineStr">
+      <c r="S12" t="inlineStr">
         <is>
           <t>80301</t>
         </is>
       </c>
-      <c r="R11" t="inlineStr">
+      <c r="T12" t="inlineStr">
         <is>
           <t>Boulder County</t>
         </is>
       </c>
-      <c r="S11" t="inlineStr">
+      <c r="U12" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
-      <c r="T11" t="inlineStr">
+      <c r="V12" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
-      <c r="V11" t="n">
+      <c r="X12" t="n">
         <v>18</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V11"/>
-  <conditionalFormatting sqref="E2:E11">
+  <autoFilter ref="A1:X12"/>
+  <conditionalFormatting sqref="F2:F12">
     <cfRule type="expression" priority="1" dxfId="0" stopIfTrue="1">
-      <formula>EXACT($E2,"On Fire")</formula>
+      <formula>EXACT($F2,"On Fire")</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1" stopIfTrue="1">
-      <formula>EXACT($E2,"Very Hot")</formula>
+      <formula>EXACT($F2,"Very Hot")</formula>
     </cfRule>
     <cfRule type="expression" priority="3" dxfId="2" stopIfTrue="1">
-      <formula>EXACT($E2,"Hot")</formula>
+      <formula>EXACT($F2,"Hot")</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="3" stopIfTrue="1">
-      <formula>EXACT($E2,"Warm")</formula>
+      <formula>EXACT($F2,"Warm")</formula>
     </cfRule>
     <cfRule type="expression" priority="5" dxfId="4" stopIfTrue="1">
-      <formula>EXACT($E2,"Cold")</formula>
+      <formula>EXACT($F2,"Cold")</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="5" stopIfTrue="1">
-      <formula>EXACT($E2,"Withheld")</formula>
+      <formula>EXACT($F2,"Withheld")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F2:F11">
+  <conditionalFormatting sqref="G2:G12">
     <cfRule type="expression" priority="7" dxfId="0" stopIfTrue="1">
-      <formula>EXACT($F2,"On Fire")</formula>
+      <formula>EXACT($G2,"On Fire")</formula>
     </cfRule>
     <cfRule type="expression" priority="8" dxfId="1" stopIfTrue="1">
-      <formula>EXACT($F2,"Very Hot")</formula>
+      <formula>EXACT($G2,"Very Hot")</formula>
     </cfRule>
     <cfRule type="expression" priority="9" dxfId="2" stopIfTrue="1">
-      <formula>EXACT($F2,"Hot")</formula>
+      <formula>EXACT($G2,"Hot")</formula>
     </cfRule>
     <cfRule type="expression" priority="10" dxfId="3" stopIfTrue="1">
-      <formula>EXACT($F2,"Warm")</formula>
+      <formula>EXACT($G2,"Warm")</formula>
     </cfRule>
     <cfRule type="expression" priority="11" dxfId="4" stopIfTrue="1">
-      <formula>EXACT($F2,"Cold")</formula>
+      <formula>EXACT($G2,"Cold")</formula>
     </cfRule>
     <cfRule type="expression" priority="12" dxfId="5" stopIfTrue="1">
-      <formula>EXACT($F2,"Withheld")</formula>
+      <formula>EXACT($G2,"Withheld")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="36" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
@@ -11382,71 +15589,71 @@
           <t>Show a Friend — a shareable peek at this file</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="14" t="inlineStr">
         <is>
           <t>This tab is safe to share. Contacts are masked — the freshness is real.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="19" t="inlineStr">
         <is>
           <t>Fresh batches at https://goodleads.club/?src=workbook</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Records in this file</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Median days from filing to delivery</t>
         </is>
       </c>
       <c r="B6" s="20" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Records with a phone and an email</t>
         </is>
       </c>
       <c r="B7" s="9" t="n">
-        <v>0.5</v>
+        <v>0.5454545454545454</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="18" t="inlineStr">
         <is>
           <t>Business</t>
         </is>
       </c>
       <c r="B9" s="18" t="inlineStr">
         <is>
           <t>State</t>
         </is>
       </c>
       <c r="C9" s="18" t="inlineStr">
         <is>
           <t>Formed</t>
         </is>
       </c>
       <c r="D9" s="18" t="inlineStr">
         <is>
           <t>Days to delivery</t>
         </is>
       </c>
       <c r="E9" s="18" t="inlineStr">
         <is>
@@ -11493,61 +15700,61 @@
       <c r="C10" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>12</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>On Fire</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>P***</t>
+          <t>M***</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>+1***0100</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>p***@***.com</t>
+          <t>m***@***.com</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Greeley Sewer &amp; Water LLC</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2026-08-23</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>13</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
@@ -11570,79 +15777,79 @@
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>+1***0107</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>a***@***.com</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Westminster Heating Solutions LLC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Very Hot</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>G***</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>+1***0109</t>
+          <t>+1***0110</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>g***@***.com</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Summit Peak Roofing &amp; Exteriors LLC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
       <c r="D13" t="n">
@@ -11660,299 +15867,314 @@
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>D***</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>+1***0102</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>d***@***.com</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Blue Spruce Roof Co</t>
+          <t>Lone Star Roof Systems LLC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Hot</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Phone + Email</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>H***</t>
+          <t>D***</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>+1***0105</t>
+          <t>+1***0109</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>h***@***.com</t>
+          <t>d***@***.com</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Mile High Drain Pros LLC</t>
+          <t>Blue Spruce Roof Co</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>20</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Hot</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Phone only</t>
+          <t>Phone + Email</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>M***</t>
+          <t>H***</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>+1***0101</t>
+          <t>+1***0105</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>h***@***.com</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Arvada Air &amp; Heat LLC</t>
+          <t>Mile High Drain Pros LLC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Cold</t>
+          <t>Hot</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Phone only</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>L***</t>
+          <t>M***</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>+1***0106</t>
+          <t>+1***0101</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Castle Pines Mechanical LLC</t>
+          <t>Arvada Air &amp; Heat LLC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Warm</t>
+          <t>Cold</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Email only</t>
+          <t>Phone only</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>E***</t>
-[...4 lines deleted...]
-          <t>e***@***.com</t>
+          <t>L***</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>+1***0106</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Pikes Peak Plumbing Service LLC</t>
+          <t>Castle Pines Mechanical LLC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2026-08-21</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Warm</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>No channel yet</t>
+          <t>Email only</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>T***</t>
+          <t>E***</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>e***@***.com</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Boulder Valley Roofing LLC</t>
+          <t>Pikes Peak Plumbing Service LLC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Construction &amp; Trades</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>No channel yet</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>S***</t>
+          <t>T***</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GoodLeads</dc:creator>
   <dc:title>GoodLeads — Verified Contacts</dc:title>
   <dc:description>Licensed GoodLeads delivery. Order GL-SAMPLE-CO-HOME-SERVICES, issued 2026-09-05. goodleads.club</dc:description>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>